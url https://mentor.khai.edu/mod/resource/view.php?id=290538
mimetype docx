--- v0 (2025-10-31)
+++ v1 (2026-10-29)
@@ -25,65 +25,51 @@
   <w:body>
     <w:p w:rsidR="006946CF" w:rsidRPr="006946CF" w:rsidRDefault="006946CF" w:rsidP="008D7A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006946CF">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Лабораторна </w:t>
-[...13 lines deleted...]
-        <w:t>робота №1</w:t>
+        <w:t>Лабораторна робота №1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006946CF" w:rsidRDefault="006946CF" w:rsidP="008D7A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006946CF">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
@@ -549,73 +535,51 @@
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">В роботі </w:t>
       </w:r>
       <w:r w:rsidR="006946CF" w:rsidRPr="006946CF">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">необхідно отримати картину напруженості електричного поля, для заданого розподілу заряду на площині </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>необхідно отримати картину напруженості електричного поля, для заданого розподілу заряду на площині XOY (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>рис</w:t>
       </w:r>
       <w:r w:rsidR="006946CF" w:rsidRPr="006946CF">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>. 1) з врахуванням їхньої величини</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1318,708 +1282,704 @@
       <w:r w:rsidRPr="006C798C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Таблиця 1. – Варіанти завдань</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5144" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1059"/>
-        <w:gridCol w:w="3256"/>
-        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="3188"/>
+        <w:gridCol w:w="971"/>
         <w:gridCol w:w="3418"/>
         <w:gridCol w:w="893"/>
         <w:gridCol w:w="517"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="439"/>
         <w:gridCol w:w="890"/>
         <w:gridCol w:w="890"/>
         <w:gridCol w:w="890"/>
         <w:gridCol w:w="1018"/>
         <w:gridCol w:w="539"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>№ варіанту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>П.І.Б</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00777BA6">
+              <w:t>П.І.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00777BA6">
+              <w:t>група</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>група</w:t>
-[...14 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00777BA6">
+              <w:t>П.І.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>П.І.Б</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>група</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="166" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>група</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="166" w:type="pct"/>
+              <w:t xml:space="preserve">q1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">q1 </w:t>
+              <w:t xml:space="preserve">q2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="137" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">q2 </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="137" w:type="pct"/>
+              <w:t xml:space="preserve">q3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">q3 </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="141" w:type="pct"/>
+              <w:t xml:space="preserve">q4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">q4 </w:t>
+              <w:t xml:space="preserve">qx1,qy1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">qx1,qy1 </w:t>
+              <w:t xml:space="preserve">qx2,qy2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">qx2,qy2 </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="286" w:type="pct"/>
+              <w:t xml:space="preserve">qx3,qy3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">qx3,qy3 </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="327" w:type="pct"/>
+              <w:t xml:space="preserve">qx4, qy4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">qx4, qy4 </w:t>
-[...31 lines deleted...]
-              </w:rPr>
               <w:t>q</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...23 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="00BB106E" w:rsidP="008D3E95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Даніїл</w:t>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Авілов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...13 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ілля Іванович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>526-ст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...23 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Аль-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Сартаві</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федір </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Мухаммедович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2290,217 +2250,225 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="00BB106E" w:rsidP="008D3E95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Архипенко Максим Сергійович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>526-ст</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Дойніков</w:t>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Блащук</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...13 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Данііл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Олегович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...72 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2755,176 +2723,174 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...28 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="00BB106E" w:rsidP="008D3E95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Горбачов Гліб Денисович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>526-ст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...22 lines deleted...]
-              <w:t>Гур`єва Дар`я Вікторівна</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Головня Ірина Олексіївна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -3196,188 +3162,174 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...28 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="00BB106E" w:rsidP="008D3E95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Григоренко Олександр Євгенович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>526-ст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> Максим Олександрович</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Гришко Олександр Станіславович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -3649,200 +3601,186 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="00BB106E" w:rsidP="008D3E95">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Фесик</w:t>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Кислінський</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...13 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Данило Володимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>526-ст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> Денис Денисович</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Демиденко Денис Дмитрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -4114,200 +4052,186 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="00BB106E" w:rsidP="008D3E95">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Чаговець</w:t>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Клочко</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...13 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Данило Борисович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>526-ст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> Ярослав Віталійович</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Захаров Данило Владиславович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -4579,188 +4503,198 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...28 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="00BB106E" w:rsidP="008D3E95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Кривошапка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Єлизавета Русланівна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>526-ст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Конарєв</w:t>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Лісогоров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Фелікс Сергійович</w:t>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Михайло Олександрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -5032,253 +4966,218 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Солодовник </w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="00BB106E" w:rsidP="008D3E95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Нечитайло Богдан Олександрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>526-ст</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лунін Євген </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Данііл</w:t>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Вячеславович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...13 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>526-ст2</w:t>
-[...84 lines deleted...]
-              </w:rPr>
               <w:t>536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -5519,212 +5418,187 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="00BB106E" w:rsidP="008D3E95">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Яланський</w:t>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Омашин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...13 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Олександр Андрійович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
-[...19 lines deleted...]
-              <w:t>526-ст2</w:t>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>526-ст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> Леонідович</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Осадчий Микола Павлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -5996,233 +5870,218 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="00BB106E" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB106E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Соколов Вадим Сергійович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>526-ст</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Кифорук</w:t>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Павліков</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...13 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ілля Володимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>536-Б</w:t>
-[...74 lines deleted...]
-              </w:rPr>
               <w:t>536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -6463,221 +6322,199 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Носко</w:t>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Пермінов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...13 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Герман Едуардович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>536-Б</w:t>
-[...62 lines deleted...]
-              </w:rPr>
               <w:t>536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -6918,167 +6755,154 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> Семен Дмитрович</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Проскурін Іван Ігорович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -7350,155 +7174,166 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...22 lines deleted...]
-              <w:t>Шевченко Володимир Владиславович</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Суліма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Анна Романівна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -7770,155 +7605,154 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...22 lines deleted...]
-              <w:t>Шеляг Максим Сергійович</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Турчин Роман Ігорович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
@@ -8190,211 +8024,186 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...47 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Федоренко Оскар Андрійович</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
-[...19 lines deleted...]
-              <w:t>536-а</w:t>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="002C3B6D" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
@@ -8634,199 +8443,198 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Горпинченко</w:t>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Хоружий</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Владислав Романович</w:t>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Максим Олександрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
-[...19 lines deleted...]
-              <w:t>536-а</w:t>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="002C3B6D" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
@@ -9066,221 +8874,186 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> Юрійович</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Чернов Антон Валентинович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
-[...19 lines deleted...]
-              <w:t>536-а</w:t>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="002C3B6D" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
@@ -9520,199 +9293,198 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="007423F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t>Клюкін</w:t>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Чечун</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00777BA6">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Денис Денисович</w:t>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Руслан Олександрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
-[...19 lines deleted...]
-              <w:t>536-а</w:t>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="002C3B6D" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
@@ -9952,188 +9724,201 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="007423F5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...22 lines deleted...]
-              <w:t>Кушнір Петро Володимирович</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="007423F5" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Явдошенко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007423F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Дмитро Миколайович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="002C3B6D" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>536</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -10372,200 +10157,166 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="002C3B6D">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...34 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...22 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -10804,200 +10555,166 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="002C3B6D">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...34 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...22 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -11236,200 +10953,166 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="002C3B6D">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...34 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...22 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -11668,200 +11351,166 @@
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="00584DA1">
+      <w:tr w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidTr="002C3B6D">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="1024" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...34 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...22 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C798C" w:rsidRPr="00777BA6" w:rsidRDefault="006C798C" w:rsidP="00584DA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777BA6">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -12157,69 +11806,51 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. Зробити висновки про виконану роботу. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C798C" w:rsidRPr="006C798C" w:rsidRDefault="006C798C" w:rsidP="006C798C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C798C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...17 lines deleted...]
-        <w:t>ати усні відповіді на запитання:</w:t>
+        <w:t>4. Підготувати усні відповіді на запитання:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C798C" w:rsidRPr="006C798C" w:rsidRDefault="006C798C" w:rsidP="006C798C">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C798C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A) Які основні закони електростатики використовувалися в лабораторній</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C798C" w:rsidRPr="006C798C" w:rsidRDefault="006C798C" w:rsidP="006C798C">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -12347,59 +11978,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> в скалярному і векторному</w:t>
       </w:r>
       <w:r w:rsidR="00C862EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C862EC" w:rsidRPr="006C798C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">вигляді для випадку, коли поле створюється двома зарядами </w:t>
       </w:r>
       <w:r w:rsidR="00C862EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>одного</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">одного </w:t>
       </w:r>
       <w:r w:rsidR="00C862EC" w:rsidRPr="006C798C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>знак</w:t>
       </w:r>
       <w:r w:rsidR="00C862EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidR="00C862EC" w:rsidRPr="006C798C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -12583,70 +12206,74 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B0329"/>
     <w:rsid w:val="0019527E"/>
     <w:rsid w:val="001B0329"/>
+    <w:rsid w:val="002C3B6D"/>
     <w:rsid w:val="006946CF"/>
     <w:rsid w:val="006C798C"/>
+    <w:rsid w:val="007423F5"/>
     <w:rsid w:val="00777BA6"/>
+    <w:rsid w:val="008D3E95"/>
     <w:rsid w:val="008D7A38"/>
+    <w:rsid w:val="00BB106E"/>
     <w:rsid w:val="00C862EC"/>
     <w:rsid w:val="00EC2770"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -13449,69 +13076,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>3298</Words>
-  <Characters>1881</Characters>
+  <Words>3191</Words>
+  <Characters>1820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5169</CharactersWithSpaces>
+  <CharactersWithSpaces>5001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Учетная запись Майкрософт</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>