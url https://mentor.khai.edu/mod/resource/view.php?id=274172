--- v0 (2026-01-21)
+++ v1 (2026-06-24)
@@ -1,17274 +1,21913 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w:rsidR="001E2427" w:rsidRPr="007A2D2A" w:rsidRDefault="001E2427" w:rsidP="001E2427">
-[...1 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="23AEC68E" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="007A2D2A" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007A2D2A">
         <w:t>Модуль №2</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>дисципл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> «Основ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> метролог</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та стандартизації»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03040C22" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>студента(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) ____ гр. _______________ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______ Варіант №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D521FF6" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="007A2D2A" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00332E2B">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прізвище, </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        </w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і.б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A0EF44" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="007A2D2A" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>Вар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ант(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>правильн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відповідей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">обвести в ○ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або поставити V або дописати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5307FECF" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="007A2D2A" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C735BF" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Запишіть і поясніть графічно (зробити рисунок), що характеризує третій центральний момент розподілу випадкової величини. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1965C578" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1.а. Характеризує:_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7055416A" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1.б. Виглядає:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BB81E3" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61729709" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04192F9B" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55440009" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC231FC" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31046CC9" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CE2580" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C81681B" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2. Оберіть назву характеристики оцінки дійсного значення результату вимірювання випадкової величини, яка показує, що систематична похибка дорівнює нулю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B83AE05" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а. ефективність;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. спроможність;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">в. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>незміщеність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B7EA55" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA583BC" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Напишіть призначення, формулу і область застосування критерія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кохрена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BBC0BB" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а. призначений для ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DD7C1C" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________ ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EEFE2A" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02994962" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б. формула ____________________________________________________________________ ;       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA0E9F3" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в. застосовують для _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313BF5B5" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644DF6D8" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E03B15C" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Напишіть, що характеризує дисперсія результатів спостережень: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB7D7B0" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDA366E" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7766FC57" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6. Напишіть, що характеризує середнє арифметичне значення при багатократних вимірюваннях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EB8267" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________________________________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F6795E" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9ADDB9" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7. Напишіть, як обирають коефіцієнт Стьюдента, назву оцінки, для якої його застосовують і для яких вибірок розподіл Стьюдента є доцільним:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1338BC21" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а. за якими параметрами обирають: _______________________________________________; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02960121" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б. назва оцінки: ________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB5F8DF" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в. умова застосування: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13197176" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52227C4E" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8. Дайте перелік (назви) 3-х законів розподілу випадкових величин:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10079E45" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а. ______________________; б. ________________________;  в. _____________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4F800E" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F05B65" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Напишіть, що характеризує випадкове відхилення результату спостереження: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEF2860" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23ECE04A" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5165428F" w14:textId="77777777" w:rsidR="00A74F5D" w:rsidRPr="00A74F5D" w:rsidRDefault="00A74F5D" w:rsidP="00A74F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>10. Задача. Див. файл «Задачі до модуля №2 (всі групи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B75353" w14:textId="77777777" w:rsidR="00235B5B" w:rsidRDefault="00235B5B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780455CA" w14:textId="77777777" w:rsidR="008A2851" w:rsidRPr="007A2D2A" w:rsidRDefault="008A2851" w:rsidP="008A2851">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Модуль №2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
         <w:t>дисципл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>н</w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> «Основ</w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> метролог</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ії</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...22 lines deleted...]
-        <w:ind w:firstLine="0"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та стандартизації»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595C20E4" w14:textId="77777777" w:rsidR="008A2851" w:rsidRPr="00A74F5D" w:rsidRDefault="008A2851" w:rsidP="008A2851">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        </w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
         <w:t>студента(-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>ки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t>) ____ гр. ______________</w:t>
+        <w:t xml:space="preserve">) ____ гр. _______________ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______ Варіант №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E66A411" w14:textId="77777777" w:rsidR="008A2851" w:rsidRPr="007A2D2A" w:rsidRDefault="008A2851" w:rsidP="008A2851">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1573A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прізвище, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і.б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B106D5" w14:textId="77777777" w:rsidR="008A2851" w:rsidRPr="007A2D2A" w:rsidRDefault="008A2851" w:rsidP="008A2851">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>Вар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ант(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>правильн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відповідей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">обвести в ○ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або поставити V або дописати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5FC702" w14:textId="77777777" w:rsidR="008A2851" w:rsidRPr="007A2D2A" w:rsidRDefault="008A2851" w:rsidP="008A2851">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61628952" w14:textId="77777777" w:rsidR="008A2851" w:rsidRPr="00A74F5D" w:rsidRDefault="008A2851" w:rsidP="008A2851">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Запишіть </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формулу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і поясніть, що характеризує </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>другий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> центральний момент розподілу випадкової величини. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3AE75B" w14:textId="77777777" w:rsidR="008A2851" w:rsidRPr="00A74F5D" w:rsidRDefault="008A2851" w:rsidP="008A2851">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.а. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Формула: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACA5C5C" w14:textId="77777777" w:rsidR="008A2851" w:rsidRPr="00A74F5D" w:rsidRDefault="008A2851" w:rsidP="008A2851">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1.б. Характеризує:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D801C8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60460824" w14:textId="77777777" w:rsidR="008A2851" w:rsidRDefault="008A2851" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B33B4B" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Запишіть вираз математичної нерівності і н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>азв</w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...7 lines deleted...]
-        <w:t>Дата</w:t>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимоги до певної </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нк</w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рки, </w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>що ха</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рактеризу</w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">є </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сходимість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результатів вимірювань при </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нормально</w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>му</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>випадкових величин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF6B3DD" w14:textId="77777777" w:rsidR="00595BCC" w:rsidRPr="008A2851" w:rsidRDefault="00595BCC" w:rsidP="00595BCC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.а. Нерівність: __</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.б. Назва оцінки: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725F1CCB" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E08D29" w14:textId="77777777" w:rsidR="00595BCC" w:rsidRDefault="00595BCC" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Напишіть мету перевірки вибірок на промахи. Напишіть відомі вам критерії виявлення промахів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529429A5" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00595BCC" w:rsidP="00595BCC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.а. Мета: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190E9149" w14:textId="77777777" w:rsidR="00595BCC" w:rsidRPr="008A2851" w:rsidRDefault="00595BCC" w:rsidP="00595BCC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3.б. Назва: _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE85809" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12864C28" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00595BCC" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D801C8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Запишіть </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>методику о</w:t>
+      </w:r>
+      <w:r w:rsidR="00D801C8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">працювання </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00D801C8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00D801C8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>багато</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кратних </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1573A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прямих </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00D801C8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вноточн</w:t>
+      </w:r>
+      <w:r w:rsidR="00D801C8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D801C8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452449D0" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C307BA5" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B041C92" w14:textId="77777777" w:rsidR="00D801C8" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C8C649" w14:textId="77777777" w:rsidR="00D801C8" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6BAFAB" w14:textId="77777777" w:rsidR="00D801C8" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3F0219" w14:textId="77777777" w:rsidR="00D801C8" w:rsidRPr="008A2851" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E403DCB" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218F5DE1" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="008A2851" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14113F02" w14:textId="77777777" w:rsidR="00595BCC" w:rsidRDefault="00595BCC" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Напишіть, які значення </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>характеризу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(оцінкою якого значення є) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>редн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арифметич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>багато</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кратн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">випадкових вимірюваннях: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AAE107" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5.а. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; 5.б. ______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A87B750" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239055F3" w14:textId="77777777" w:rsidR="00D801C8" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Напишіть, за якими чинниками обирають, назву оцінки і умову застосування </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іє</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у/розподілу</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стьюдента</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733E159A" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6.а. Назви чинників</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCFBC58" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6.б. Назва оцінки:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F793823" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6.в. Умова застосування розподілу: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786B6B15" w14:textId="77777777" w:rsidR="00D801C8" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF7F2B3" w14:textId="77777777" w:rsidR="00D801C8" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Напишіть назви 3-х відомих вам видів розподілу випадкових величин:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226906D" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00D801C8" w:rsidP="00D801C8">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; б. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>; в</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7F5F72" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7D5495" w14:textId="77777777" w:rsidR="00512BF7" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D418A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Напишіть формулу і </w:t>
+      </w:r>
+      <w:r w:rsidR="00512BF7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">поясніть мету застосування критерія </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1573A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Фішера</w:t>
+      </w:r>
+      <w:r w:rsidR="00512BF7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C22C381" w14:textId="77777777" w:rsidR="00512BF7" w:rsidRDefault="00512BF7" w:rsidP="00512BF7">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8.а. Формула: __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB2EA81" w14:textId="77777777" w:rsidR="00D801C8" w:rsidRDefault="00512BF7" w:rsidP="00512BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.б. Застосування: ______________________________________________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D801C8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DB2B03" w14:textId="77777777" w:rsidR="00D801C8" w:rsidRDefault="00D801C8" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210DC4E5" w14:textId="77777777" w:rsidR="007375A4" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="007375A4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оберіть, що </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>характеризу</w:t>
+      </w:r>
+      <w:r w:rsidR="007375A4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007375A4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сума випадкових відхилень </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r w:rsidR="007375A4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ів прямих багатократних </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007375A4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рівноточних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007375A4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> спостережень:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28473E83" w14:textId="77777777" w:rsidR="007375A4" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а. остаточну систематичну складову;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. остаточну випадкову складову;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5035FFB4" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в. сумарну (випадкову і систематичну) похибку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429F8D9C" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="00A74F5D" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>10. Задача. Див. файл «Задачі до модуля №2 (всі групи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E085EC1" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Модуль №2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>дисципл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> «Основ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> метролог</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та стандартизації»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2227FE16" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="00A74F5D" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>студента(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) ____ гр. _______________ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______ Варіант №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734B6216" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                             </w:t>
       </w:r>
-      <w:r w:rsidR="001E2427" w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">прізвище, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і.б</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001E2427" w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2427" w:rsidRPr="007A2D2A" w:rsidRDefault="001E2427" w:rsidP="001E2427">
-[...1 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="2DFEECDD" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        </w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
         <w:t>Вар</w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>ант(</w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>правильн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">х </w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">відповідей </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">обвести в ○ </w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...75 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або поставити V або дописати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D1B254" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B30467" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Напишіть, що характеризує (який має </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>метролог</w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ч</w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ний сенс)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оц</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нка СК</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00601388" w:rsidRPr="007A2D2A">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>виміряної величини</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BCACA0" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19373B5D" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76ED0BF7" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF0F0DF" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Запишіть </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>акс</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...196 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілу для випадкових величин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C559BCF" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B475DB0" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE23520" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оберіть математичний вираз для вимоги е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>фективност</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оц</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нки</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> випадкової величини</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2427" w:rsidRPr="007A2D2A" w:rsidRDefault="001E2427" w:rsidP="001E2427">
-[...222 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="301D0722" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="002023A6">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">а. </w:t>
       </w:r>
-      <m:oMath>
-[...1875 lines deleted...]
-        <w:object w:dxaOrig="2280" w:dyaOrig="440">
+      <w:r w:rsidR="002023A6" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-30"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1240" w:dyaOrig="1100" w14:anchorId="0B157CFA">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:131pt;height:25.35pt" o:ole="">
-            <v:imagedata r:id="rId5" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:41.15pt;height:36.65pt" o:ole="">
+            <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1808139760" r:id="rId6"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1840607887" r:id="rId7"/>
         </w:object>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>б.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2220" w:dyaOrig="520" w14:anchorId="526838D8">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:95.7pt;height:22.8pt" o:ole="">
+            <v:imagedata r:id="rId8" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1840607888" r:id="rId9"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">в. </w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-12"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1280" w:dyaOrig="360" w14:anchorId="03598EE3">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:57.7pt;height:16.55pt" o:ole="">
+            <v:imagedata r:id="rId10" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1840607889" r:id="rId11"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A77C97" w14:textId="77777777" w:rsidR="002023A6" w:rsidRDefault="00AA3A1B" w:rsidP="002023A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оберіть варіант</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> правильн</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> відповід</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ей</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вноточн</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">декількох </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рок </w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>характери</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">зує </w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="002023A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, що:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08639383" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="002023A6" w:rsidRDefault="00AA3A1B" w:rsidP="005F1AD0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нки д</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>йс</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>их значен</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>рок однаков</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>точн</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1EB638" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нки д</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>йсн</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>х значен</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рок </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначені з </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>одн</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ією</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дов</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чою</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гідністю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084173F0" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>в. в</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рки можн</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> описат</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одним законом р</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52097FC0" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г. оц</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нки д</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>йс</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>их значен</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вибірок відрізняються </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на величину </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>випадкової похибки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5176C01E" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00AA3A1B" w:rsidP="005F1AD0">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>д. оц</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нки </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>йс</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>их значен</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вибірок відрізняються </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на величину </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>систематичної похибки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B510CB" w14:textId="77777777" w:rsidR="005F1AD0" w:rsidRPr="008A2851" w:rsidRDefault="005F1AD0" w:rsidP="005F1AD0">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64522A0A" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оберіть формулу, яку потрібно застосувати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нки СК</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">опосередкованої </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>величин</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при несу</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ттєвому </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кореляц</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ійному зв’язку </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(R – </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">коефіцієнт </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кореляц</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F23A9DC" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="005F1AD0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            а. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-10"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1080" w:dyaOrig="340" w14:anchorId="1DCB5AD5">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:54.1pt;height:17pt" o:ole="">
+            <v:imagedata r:id="rId12" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1840607890" r:id="rId13"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-12"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1380" w:dyaOrig="440" w14:anchorId="1D6851FB">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:67.1pt;height:21pt" o:ole="">
+            <v:imagedata r:id="rId14" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1840607891" r:id="rId15"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-12"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2280" w:dyaOrig="440" w14:anchorId="461DD14A">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:122.1pt;height:23.25pt" o:ole="">
+            <v:imagedata r:id="rId16" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1840607892" r:id="rId17"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2427" w:rsidRPr="007A2D2A" w:rsidRDefault="001E2427" w:rsidP="001E2427">
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="563829CC" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A85EE3" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Призначенням </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>критер</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...39 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>Граббса є:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4CF3E5" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
         <w:t>а. оц</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>нка промах</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>в;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>б. оц</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>нка однор</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>дност</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і вибірок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2427" w:rsidRPr="007A2D2A" w:rsidRDefault="001E2427" w:rsidP="001E2427">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="7C357254" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
         <w:t>в. оц</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>нка р</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>вноточност</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>г. оц</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нка </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">границь </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>дов</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>чого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>нтервал</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2427" w:rsidRPr="007A2D2A" w:rsidRDefault="001E2427" w:rsidP="001E2427">
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="296FEE10" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460CA4DE" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>7. Близ</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ькість до</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нул</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...39 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> систематич</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ної складової похибки вимірювань </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>характеризу</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>є</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1DB64E" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>а. точн</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стю </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювань;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>б. правильн</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D1" w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...41 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стю </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювань;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E7D07E" w14:textId="77777777" w:rsidR="005F1AD0" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            в. достов</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рн</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стю </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювань;</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г. класом точност</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008120DB">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>засобу в</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005F1AD0" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AD0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювань</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C361284" w14:textId="77777777" w:rsidR="005F1AD0" w:rsidRDefault="005F1AD0" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51713A41" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="005F1AD0" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Запиш</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іть</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формулу оц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...22 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нки </w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дисперсії</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>прямого багатократного вимірювання</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD4A374" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8FA329" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707325D9" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t>г. клас точност</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7FDA64" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>9. В</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>агові</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ко</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...115 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іє</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нт</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">озраховують </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> багатократних вимірюваннях</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2427" w:rsidRPr="007A2D2A" w:rsidRDefault="001E2427" w:rsidP="001E2427">
+    <w:p w14:paraId="1FE9D8D1" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00AA3A1B" w:rsidP="00967AD2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вноточн</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нер</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вноточн</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в. </w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>опосередкованих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692F7D06" w14:textId="77777777" w:rsidR="00967AD2" w:rsidRDefault="00967AD2" w:rsidP="00967AD2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г. сукупних;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>д. сумісних</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDC4ABC" w14:textId="77777777" w:rsidR="002023A6" w:rsidRDefault="002023A6" w:rsidP="00AA3A1B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
-        <w:rPr>
-[...1054 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672BFC4A" w14:textId="77777777" w:rsidR="002023A6" w:rsidRPr="00A74F5D" w:rsidRDefault="002023A6" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>10. Задача. Див. файл «Задачі до модуля №2 (всі групи)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008120DB" w:rsidRPr="007A2D2A" w:rsidRDefault="008120DB" w:rsidP="008120DB">
-[...1 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="1D7A959A" w14:textId="77777777" w:rsidR="002023A6" w:rsidRPr="008A2851" w:rsidRDefault="002023A6" w:rsidP="002023A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C9EBF2" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176D62D5" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A753688" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
         <w:lastRenderedPageBreak/>
         <w:t>Модуль №2</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> з</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>дисципл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> «Основ</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> метролог</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ії</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> та стандартизації»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008120DB" w:rsidRPr="00A80163" w:rsidRDefault="008120DB" w:rsidP="008120DB">
-[...1 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="5DB9F63E" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="00A74F5D" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
         <w:t>студента(-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>ки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">) ____ гр. _______________ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дата:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_______ Варіант №</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80163">
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42288582" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                             </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00332E2B">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">прізвище, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і.б</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008120DB" w:rsidRPr="007A2D2A" w:rsidRDefault="008120DB" w:rsidP="008120DB">
-[...1 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="2796B607" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        </w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
         <w:t>Вар</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>ант(</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>правильн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">х </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">відповідей </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">обвести в ○ </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>або поставити V або дописати</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2427" w:rsidRPr="007A2D2A" w:rsidRDefault="001E2427" w:rsidP="001E2427">
-[...70 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5BD1F04D" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FFC97EF" w14:textId="77777777" w:rsidR="00967AD2" w:rsidRPr="00A74F5D" w:rsidRDefault="00967AD2" w:rsidP="00967AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Запишіть </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формулу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і поясніть, що характеризує </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>перший</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> центральний момент розподілу випадкової величини. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385D7D1F" w14:textId="77777777" w:rsidR="00967AD2" w:rsidRPr="00A74F5D" w:rsidRDefault="00967AD2" w:rsidP="00967AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.а. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Формула: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7595EB2B" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00967AD2" w:rsidP="00967AD2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1.б. Характеризує:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136BD9D1" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8FF0E2" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оцінка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рки, </w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">яка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>характеризу</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озбіжність і відтворюваність випадкових значень у вибірці</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відносно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нки на</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>йбільш вірогідної, називається:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C18CC4B" w14:textId="77777777" w:rsidR="00967AD2" w:rsidRDefault="00967AD2" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а. математичним очікуванням;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. середнім квадратичним відхиленням;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6229F1" w14:textId="77777777" w:rsidR="00967AD2" w:rsidRDefault="00967AD2" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>в. дисперсією;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г. коефіцієнтом асиметрії;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EFF471" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00967AD2" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>д. коефіцієнтом ексцесу;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">е. ентропією </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E81707C" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C5324B" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00967AD2" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Зв’язок </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іж двома</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> величинами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іє</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нтом кореляц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ії </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">меншим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1, наз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ва</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16273ACB" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а. кореляц</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ійним</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>су</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ттєвим</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в. функц</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іональним;</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">г. допустимим  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A074586" w14:textId="77777777" w:rsidR="00B062A3" w:rsidRDefault="00B062A3" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04032656" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00B062A3" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4. Запишіть формули і поясніть призначення розподілу Стьюдента для декількох вибірок прямих багатократних вимірювань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E26013" w14:textId="77777777" w:rsidR="00B062A3" w:rsidRPr="008A2851" w:rsidRDefault="00B062A3" w:rsidP="00B062A3">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.1. Формули: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128C8089" w14:textId="77777777" w:rsidR="00B062A3" w:rsidRDefault="00B062A3" w:rsidP="00967AD2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.2. Призначення: _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332BD41F" w14:textId="77777777" w:rsidR="00B062A3" w:rsidRDefault="00B062A3" w:rsidP="00967AD2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337586A0" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00AA3A1B" w:rsidP="00967AD2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Запишіть формулу і п</w:t>
+      </w:r>
+      <w:r w:rsidR="00967AD2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оясніть</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> призначення (застосування) інтегрального критерія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Пірсона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBA680A" w14:textId="77777777" w:rsidR="00E473BE" w:rsidRDefault="00E473BE" w:rsidP="00E473BE">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5.1. Формула: __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10361F27" w14:textId="77777777" w:rsidR="00E473BE" w:rsidRPr="008A2851" w:rsidRDefault="00E473BE" w:rsidP="00967AD2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5.2. Призначення: _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0755D4A4" w14:textId="77777777" w:rsidR="00E473BE" w:rsidRDefault="00E473BE" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CB5745" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поясніть, що </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>характеризу</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оцінка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>редн</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ього зваженого значення при</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>багато</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кратн</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>юван</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нях</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і умови її застосування:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDFB4AD" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008120DB">
-[...51 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="1A233D0D" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00B062A3" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...225 lines deleted...]
-          <w:lang w:val="az-Cyrl-AZ"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E9CAED" w14:textId="77777777" w:rsidR="00B062A3" w:rsidRPr="008A2851" w:rsidRDefault="00B062A3" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281AD093" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>При</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ням</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> критер</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidR="004E5735" w:rsidRPr="007A2D2A">
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я Ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>шера</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C04F27" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">а. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>становлен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вноточност</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сперс</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>декількох вибірок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A9440B" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">встановлення </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>внор</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озсіяння</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дисперс</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>декількоїх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вибірок;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A4084D" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>визначення остаточної випадкової похибки багатократних вимірювань</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DF558D" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">г. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначення границь </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дов</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чої </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E1EB6C" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061168FA" w14:textId="77777777" w:rsidR="00E473BE" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8. Запиш</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формул</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дов</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E473BE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чого інтервалу для нормального розподілу і такого, який не можна вважати за нормальний:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F4F105" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00E473BE" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>оц</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.а. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8.б. ________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CF417B" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610FDE67" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B062A3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Запишіть формулу для випадкового відхилення і поясніть його метрологічний сенс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D403A3" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00B062A3" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>9.1. Формула: ______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389C6579" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00B062A3" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.2. Характеризує </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EDA3F4" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00AA3A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B7AF0A" w14:textId="77777777" w:rsidR="002023A6" w:rsidRPr="00A74F5D" w:rsidRDefault="002023A6" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>10. Задача. Див. файл «Задачі до модуля №2 (всі групи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC305F3" w14:textId="77777777" w:rsidR="002023A6" w:rsidRPr="008A2851" w:rsidRDefault="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC803A8" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Модуль №2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>дисципл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D2A">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t>нки;</w:t>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> «Основ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> метролог</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та стандартизації»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16412FB5" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="00A74F5D" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>студента(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) ____ гр. _______________ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______ Варіант №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCFE6FA" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00332E2B">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прізвище, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і.б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDCF5D1" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>Вар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ант(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>правильн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відповідей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">обвести в ○ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або поставити V або дописати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CF031B" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2594BE03" w14:textId="6FCCEDE1" w:rsidR="00950D05" w:rsidRPr="00A74F5D" w:rsidRDefault="00950D05" w:rsidP="00950D05">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Запишіть і поясніть графічно (зробити рисунок), що характеризує </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...91 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>четвертий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> центральний момент розподілу випадкової величини. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564A39AD" w14:textId="77777777" w:rsidR="00950D05" w:rsidRPr="00A74F5D" w:rsidRDefault="00950D05" w:rsidP="00950D05">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1.а. Характеризує:_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789391B6" w14:textId="77777777" w:rsidR="00950D05" w:rsidRPr="00A74F5D" w:rsidRDefault="00950D05" w:rsidP="00950D05">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1.б. Виглядає:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5049FA96" w14:textId="77777777" w:rsidR="00950D05" w:rsidRPr="00A74F5D" w:rsidRDefault="00950D05" w:rsidP="00950D05">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411F35EB" w14:textId="77777777" w:rsidR="00950D05" w:rsidRPr="00A74F5D" w:rsidRDefault="00950D05" w:rsidP="00950D05">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656441A6" w14:textId="77777777" w:rsidR="00950D05" w:rsidRPr="00A74F5D" w:rsidRDefault="00950D05" w:rsidP="00950D05">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52376FDF" w14:textId="77777777" w:rsidR="00950D05" w:rsidRPr="00A74F5D" w:rsidRDefault="00950D05" w:rsidP="00950D05">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33CB8D70" w14:textId="77777777" w:rsidR="00950D05" w:rsidRPr="00A74F5D" w:rsidRDefault="00950D05" w:rsidP="00950D05">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22FDC9D8" w14:textId="77777777" w:rsidR="00950D05" w:rsidRPr="00A74F5D" w:rsidRDefault="00950D05" w:rsidP="00950D05">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D353A3B" w14:textId="77777777" w:rsidR="00950D05" w:rsidRPr="00A74F5D" w:rsidRDefault="00950D05" w:rsidP="00950D05">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA6F58E" w14:textId="6158C544" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3327067A" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B305181" w14:textId="38D361A0" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Запишіть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...188 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>характеризу</w:t>
+      </w:r>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сума </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>випадкових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>відхилень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пр</w:t>
+      </w:r>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ямих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>багато</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>кратн</w:t>
+      </w:r>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вимірювань</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00950D05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B3C43E" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167C341A" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2482A381" w14:textId="77777777" w:rsidR="00E15A37" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="001D5103">
-[...78 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E15A37" w:rsidRPr="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оберіть формулу, яка відповідає медіані розподілу випадкової величині</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF563D1" w14:textId="5BF13EFA" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">а. </w:t>
       </w:r>
-      <w:r w:rsidR="001D5103" w:rsidRPr="001D5103">
-[...8 lines deleted...]
-        <w:t>x</w:t>
+      <w:r w:rsidR="00E15A37" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-30"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1240" w:dyaOrig="1100" w14:anchorId="00F2EC30">
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:51.45pt;height:45.6pt" o:ole="">
+            <v:imagedata r:id="rId6" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1840607893" r:id="rId18"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>б.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1480" w:dyaOrig="620" w14:anchorId="025B9AEC">
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:88.55pt;height:36.65pt" o:ole="">
+            <v:imagedata r:id="rId19" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1840607894" r:id="rId20"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">в. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-24"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1480" w:dyaOrig="620" w14:anchorId="0F530D08">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:85.4pt;height:35.35pt" o:ole="">
+            <v:imagedata r:id="rId21" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1840607895" r:id="rId22"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г.</w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <m:rPr>
+            <m:sty m:val="bi"/>
+          </m:rPr>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
-          <m:t xml:space="preserve"> =</m:t>
+          <m:t xml:space="preserve"> </m:t>
+        </m:r>
+        <m:acc>
+          <m:accPr>
+            <m:chr m:val="̅"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:accPr>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:e>
+        </m:acc>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="bi"/>
+          </m:rPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <m:t>=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...144 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
                     <w:i/>
-                    <w:sz w:val="24"/>
-[...1 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
+                  <m:rPr>
+                    <m:sty m:val="bi"/>
+                  </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
                   </w:rPr>
                   <m:t>x</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
+                  <m:rPr>
+                    <m:sty m:val="bi"/>
+                  </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
                   </w:rPr>
-                  <m:t>max</m:t>
+                  <m:t>n</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
             <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <m:t xml:space="preserve">- </m:t>
+              <m:t>-</m:t>
             </m:r>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
                     <w:i/>
-                    <w:sz w:val="24"/>
-[...1 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
+                  <m:rPr>
+                    <m:sty m:val="bi"/>
+                  </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
                   </w:rPr>
                   <m:t>x</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
+                  <m:rPr>
+                    <m:sty m:val="bi"/>
+                  </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
                   </w:rPr>
-                  <m:t>min</m:t>
+                  <m:t>n-1</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:num>
           <m:den>
             <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6EAF07" w14:textId="15FBF04E" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4. П</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>оясніть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>чим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>відрізняється</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>розподіл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лапласа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>розподілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стьюдента:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3D9062" w14:textId="77828658" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________________________________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D8EEB9" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4AF0FF" w14:textId="0A129938" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Напишіть, що впливає </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зміщеність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вибіркових значень і </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нки д</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>йс</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вибірки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450C2C8B" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F15BC64" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE937BE" w14:textId="75BAAD58" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Запишіть </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мови, при яких можна отримати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>вноточн</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A37">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>результати спостережень:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310C7820" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">а. ____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46692018" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">б. ____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A010299" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">в. ____________________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CD852B" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7A9771" w14:textId="2F0EC4E4" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7. Поясн</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іть термін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«дов</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ча</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  в</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гідність</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60109534" w14:textId="6E292FF7" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7738CCD8" w14:textId="137E425E" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8. Поясн</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь, в чому полягає п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ринцип </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Лежандра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, по</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кладений</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в основу метода на</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>менших квадрат</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59177C51" w14:textId="5E16E463" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75092762" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B38D362" w14:textId="6253E282" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Запишіть </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формулу </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>редн</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ьо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">го </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>аженого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значен</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я (для </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4877">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>загального випадка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E124F4F" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F797B84" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089AF33E" w14:textId="77777777" w:rsidR="002023A6" w:rsidRPr="00A74F5D" w:rsidRDefault="002023A6" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>10. Задача. Див. файл «Задачі до модуля №2 (всі групи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C84E71" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Модуль №2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>дисципл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> «Основ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> метролог</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та стандартизації»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277615D3" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="00A74F5D" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>студента(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) ____ гр. _______________ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______ Варіант №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78301225" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прізвище, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і.б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6735151E" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>Вар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ант(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>правильн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відповідей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">обвести в ○ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або поставити V або дописати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A780D84" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F085E8D" w14:textId="10FCB40D" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оберіть</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> характеристик</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у, яка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пливає</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зміщеність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нки </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>випадкової</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> величин</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F203991" w14:textId="3612D48F" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">випадкова </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибка;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. систематич</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а по</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624D2A31" w14:textId="24507D14" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в. к</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ькість вимірювань у вибірці;    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г. дов</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ча</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6457">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гідність</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455894AF" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724CD337" w14:textId="0F064179" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006945F1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Оберіть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006945F1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>визначення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>аксіоми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>нормування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5351145D" w14:textId="27F2A247" w:rsidR="00836724" w:rsidRDefault="00836724" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а. вірогідність достовірної події може дорівнювати як +1, так і -1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16283F73" w14:textId="5B51655B" w:rsidR="00836724" w:rsidRDefault="00836724" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. вірогідність достовірної події може приймати значення від 0 до 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084FD66D" w14:textId="7A1A6DB3" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00836724" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">в. вірогідність достовірної події дорівнює 1.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E1C75F" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65AA750E" w14:textId="2F97B3E3" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Запишіть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>назву</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>оцінки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вимірювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ко</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>застосовують</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>те</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>рм</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>фективн</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>сть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57598981" w14:textId="3F378EDA" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поясніть, як враховують </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нер</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вноточн</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань декількох вибірок.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FCF787" w14:textId="361DCA2B" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B0AB78" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAEE1A0" w14:textId="0F2F2A71" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поясніть, чому </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при </w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначенні </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ко</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іє</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нт</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в модел</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">об’єкту вимірювання за допомогою </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сукуп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00836724">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">них/сумісних вимірювань </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">переходять від системи умовних рівнянь до системи нормальних рівнянь: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F129876" w14:textId="2A2E8A55" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576F9878" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3916DF" w14:textId="4B425807" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оберіть варіант застосування </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>критер</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>тьюдента:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2F5CB3" w14:textId="6563C599" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а. оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нка промах</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>в;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нка однор</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>дност</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40042A40" w14:textId="0C4BA921" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>в. оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нка р</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>вноточност</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г. оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нка дов</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>чого і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD5B063" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="00094285" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DCCFAE" w14:textId="4F477D68" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7. Близ</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ькість до </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нул</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">випадкової складової </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хибки вимірювань </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>характеризу</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C2DDAD" w14:textId="77777777" w:rsidR="00094285" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а. точн</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стю </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. правильн</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стю </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69832B90" w14:textId="53257612" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00094285">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в. достов</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рн</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стю </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г. класом точност</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>засобу вимірювань</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682B2FD7" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD746F6" w14:textId="39EFDB36" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8. Запиш</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формулу </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>визначення границь довірчого інтервалу, якщо випадкова величина розподілена не за нормальним законом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2375033F" w14:textId="1C61F7B0" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00094285">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0A4075" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3357A7AA" w14:textId="2FF9E656" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>9. В</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>агові</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ко</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іє</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нт</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">багатократних </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нерівноточних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірюваннях</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> характеризуют</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C7F275" w14:textId="34E2314D" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>врівноваження за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> точн</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нер</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вноточн</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AD5A34" w14:textId="0CD2CF7B" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б. су</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ттєвість </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(в</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>несок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>) в</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рок в </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>загальний результат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266A65B8" w14:textId="3424FE82" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в. ст</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нь дов</w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ри </w:t>
+      </w:r>
+      <w:r w:rsidR="00094285">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>до тієї чи іншої вибірки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACCFBBD" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E26ED6" w14:textId="0A448E8E" w:rsidR="002023A6" w:rsidRDefault="002023A6" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>10. Задача. Див. файл «Задачі до модуля №2 (всі групи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031DA273" w14:textId="22EDC67C" w:rsidR="00094285" w:rsidRDefault="00094285" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E43913" w14:textId="4C6E56F5" w:rsidR="00094285" w:rsidRDefault="00094285" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400AD2AA" w14:textId="7A409F8B" w:rsidR="00094285" w:rsidRDefault="00094285" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3584E5" w14:textId="4C380029" w:rsidR="00094285" w:rsidRDefault="00094285" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6AFCDD" w14:textId="77777777" w:rsidR="00094285" w:rsidRPr="00A74F5D" w:rsidRDefault="00094285" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC2ADCD" w14:textId="77777777" w:rsidR="002023A6" w:rsidRPr="008A2851" w:rsidRDefault="002023A6" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30929C2B" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Модуль №2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>дисципл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> «Основ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> метролог</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та стандартизації»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037DD97E" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="00A74F5D" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>студента(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) ____ гр. _______________ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______ Варіант №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0D6F46" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прізвище, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і.б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34728242" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>Вар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ант(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>правильн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відповідей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">обвести в ○ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або поставити V або дописати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FBEFCD" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A2E5BC" w14:textId="2DD38D98" w:rsidR="00BD53EF" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оберіть п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ричин</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>які</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>можуть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>впливати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>появ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>нер</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вноточн</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>юва</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD53EF" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095435CA" w14:textId="2E38BEAD" w:rsidR="00BD53EF" w:rsidRDefault="00BD53EF" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>застосування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">одного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вимірювального</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ладу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (установки) для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вимірювань</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F7BAEE" w14:textId="2BE7482A" w:rsidR="00D8220A" w:rsidRPr="008A2851" w:rsidRDefault="00D8220A" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>застосування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>рзних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вимірювальних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ладів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>впродовж</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>отримання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вибіркових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вимірювань</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA04DB6" w14:textId="1E7D7B27" w:rsidR="00BD53EF" w:rsidRPr="008A2851" w:rsidRDefault="00BD53EF" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>застосування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>одн</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вимірювальній</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>установ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ладів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>потенц</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ійно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ізних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>точністю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D23C52" w14:textId="6DB86516" w:rsidR="00BD53EF" w:rsidRPr="008A2851" w:rsidRDefault="00BD53EF" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">в. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>проведе</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вимірювань</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>стаб</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>зован</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>мовах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ред</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>овища</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6103B6" w14:textId="17302404" w:rsidR="00BD53EF" w:rsidRDefault="00BD53EF" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">г. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>отримання вимірювань</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в декількох </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рк</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за допомогою </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>одн</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приладу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в р</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зн</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ий час;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE85CFE" w14:textId="1D8E0C7E" w:rsidR="00D8220A" w:rsidRDefault="00D8220A" w:rsidP="00D8220A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>д. отримання вимірювань</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в декількох </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>різними операторами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797FC062" w14:textId="10446B18" w:rsidR="00D8220A" w:rsidRDefault="00D8220A" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B0BB21" w14:textId="184621A3" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Поясніть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>чому</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>визначений</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> промах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>потрібно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вилучити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вибірки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>обрахувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>оцінки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>знову</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6507B9C7" w14:textId="04B7A48C" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746EEA7F" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E80BE8" w14:textId="6C014D9E" w:rsidR="00476AE3" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00476AE3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00476AE3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Отримали</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00476AE3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ряд </w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювань </w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зич</w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ної</w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> величин</w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 10,23; 10,85; 10,12; 10,15; 10,23; 10,24; 10,10. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Визначити моду, медіану, середнє арифметичне значення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F75C8A" w14:textId="683D873C" w:rsidR="00BD53EF" w:rsidRPr="008A2851" w:rsidRDefault="00BD53EF" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Мода: _____________; 3.2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Медіана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: _____________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>_ ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.3. САЗ: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D91EFB" w14:textId="106730CA" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7E5C78" w14:textId="6BEE6D81" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оберіть, які </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">саме </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8220A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">параметри характеризують параметричні критерії  при визначенні закону розподілу </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вибіркових </w:t>
+      </w:r>
+      <w:r w:rsidR="00476AE3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AE5511" w14:textId="094DC0CF" w:rsidR="00AA3A1B" w:rsidRDefault="00AB730C" w:rsidP="00AB730C">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а. середнє квадратичне відхилення;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. коефіцієнт ексцесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EA7FB9" w14:textId="78CBF731" w:rsidR="00AB730C" w:rsidRDefault="00AB730C" w:rsidP="00AB730C">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в. коефіцієнт кореляції;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г. дисперсію;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D701D8" w14:textId="7E83EE06" w:rsidR="00AB730C" w:rsidRPr="008A2851" w:rsidRDefault="00AB730C" w:rsidP="00AB730C">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>д. коефіцієнт асиметрії;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>е. середнє арифметичне значення</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50022F1D" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="00AB730C" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED63F60" w14:textId="1EEFD14B" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Поясніть мету визначення закону розподілу вибіркових величин:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4A4FE4" w14:textId="635C0D5B" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E7CE25" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01909FF7" w14:textId="331B290F" w:rsidR="00BD53EF" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Поясніть, в чому полягає особливість (відмінність) визначення опосередкованої величини від прямої:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0978F835" w14:textId="64A95572" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D6D0AA" w14:textId="7897965A" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0FC134" w14:textId="0235D757" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1373D19E" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3D64A7" w14:textId="6FCFD19D" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7. Поясн</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> понят</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я «</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рівень значимості»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174B34BC" w14:textId="02A879A9" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B32D083" w14:textId="1BF87490" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8. Поясн</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іть, чому сума квадратів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нев’язок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> умовних рівнянь в методі найменших квадратів повинна бути якомога ближчою до нульового значення:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2775FE9E" w14:textId="300C8CA3" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B5C2BF" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA2C938" w14:textId="6008661D" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Запишіть формулу середнього арифметичного значення</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в загальному виді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6283674E" w14:textId="2BE309A6" w:rsidR="002023A6" w:rsidRPr="00A74F5D" w:rsidRDefault="002023A6" w:rsidP="00AB730C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>10. Задача. Див. файл «Задачі до модуля №2 (всі групи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF7EB41" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Модуль №2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>дисципл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> «Основ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> метролог</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та стандартизації»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75090E47" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="00A74F5D" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>студента(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) ____ гр. _______________ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______ Варіант №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7775A8AF" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прізвище, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і.б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D53B2E" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>Вар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ант(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>правильн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відповідей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">обвести в ○ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або поставити V або дописати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4C4C6C" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365B685D" w14:textId="6028CF26" w:rsidR="00BD53EF" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поясніть, що таке «помилка 1-го роду» по відношенню до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD53EF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> спостереження: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBF8C01" w14:textId="77777777" w:rsidR="00BD53EF" w:rsidRPr="008A2851" w:rsidRDefault="00BD53EF" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6AE27F" w14:textId="77777777" w:rsidR="00BD53EF" w:rsidRPr="008A2851" w:rsidRDefault="00BD53EF" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________________         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557FFDC6" w14:textId="77777777" w:rsidR="00BD53EF" w:rsidRPr="008A2851" w:rsidRDefault="00BD53EF" w:rsidP="00BD53EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254F282F" w14:textId="2AB898EC" w:rsidR="00AA3A1B" w:rsidRPr="00E93E99" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99" w:rsidRPr="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оберіть вимогу до</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99" w:rsidRPr="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">точкових </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99" w:rsidRPr="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99" w:rsidRPr="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">багатократних вимірювань, яка залежить від </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ькості</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>вимірювань у вибірці</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C5698A" w14:textId="3539510E" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>проможність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>зміщеність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">в. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>фективн</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>сть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786EC47F" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C753585" w14:textId="42A364F4" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>редн</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>квадратич</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>відхилення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>виміряних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФВ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>нки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">САЗ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>характеризу</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4793130C" w14:textId="2B7F1EBD" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ож</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ливу область </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">озкидання (розсіювання) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данного значения </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>відносно САЗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704E8421" w14:textId="7E148B33" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. абсолютн</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хибку випадкового </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>характер</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даного значен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>відносно САЗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2FDEDA" w14:textId="5CA6112E" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>в. абсолютну по</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>хибку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даного значен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>відносно САЗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A850439" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D043AA" w14:textId="77777777" w:rsidR="00E93E99" w:rsidRDefault="00AA3A1B" w:rsidP="00E93E99">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дайте </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>перелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>відомих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вам </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>критерієв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>перевірки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вибірок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на промахи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F65B894" w14:textId="59D6594C" w:rsidR="00E93E99" w:rsidRPr="00E93E99" w:rsidRDefault="00E93E99" w:rsidP="00E93E99">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EC95FA" w14:textId="7CBDA524" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Поясніть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>чому</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>полягає</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>різниця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>між</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>сукупними</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>сумісними</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> видами </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вимірювань</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594271CF" w14:textId="1B31DE65" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6514F1CE" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8D6358" w14:textId="2BD99434" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Запишіть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>формули</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>визначення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>границь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>довірчого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>інтервалу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для нормального </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>розподілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>випадкових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> величин і для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>розподілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>який</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>можна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>визнати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>нормальним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93E99">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B698E0F" w14:textId="77777777" w:rsidR="009B4516" w:rsidRDefault="009B4516" w:rsidP="009B4516">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>6.1. Нормальний розподіл:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E291C4F" w14:textId="1EB3783E" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="009B4516" w:rsidP="009B4516">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2. Будь-який інший розподіл: ____________________________________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2FC78F" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06079005" w14:textId="0984636C" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>Оберіть відповіді, які відповідають характеристиці однорідності вибірок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CBDE68" w14:textId="11B745EB" w:rsidR="009B4516" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вибірки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>характеризуют</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> один </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> то</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> же об</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>’є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кт </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>вимірювання;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2CC5D6" w14:textId="00211F38" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="009B4516" w:rsidP="009B4516">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>б. вибірки характеризують одну й ту саму властивість об’єкта вимірювання</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAEA186" w14:textId="1036F1C8" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вибіркові значення отримані </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>в не</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>дентичн</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>х у</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>мовах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5977520B" w14:textId="60D1BB00" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вибіркові значення отримані із суттєвою </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>систематич</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ною похибкою</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51934AF5" w14:textId="5D98C872" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>вибіркові дані отримані із випадковою похибкою</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAF867A" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC6B842" w14:textId="2BB0F773" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оберіть критерії, які застосовують </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>внор</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">озсіювання результатів </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>рок</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14978FD3" w14:textId="01A3717F" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>а. Ф</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>шера;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. Кохр</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>на;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>в. См</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>рнова;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">г. Стьюдента    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15754EF2" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506263B8" w14:textId="05FAB451" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD64DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>Поясніть, ч</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и потрібно враховувати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>кореляц</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4516">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ійний зв’язок </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>при с</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD64DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">умісних вимірюваннях </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>температ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD64DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ури і електричного опору</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD64DB" w:rsidRPr="00FD64DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>R(t) = R</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD64DB" w:rsidRPr="00FD64DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="005472CB" w:rsidRPr="005472CB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>(1+</w:t>
+      </w:r>
+      <w:r w:rsidR="005472CB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>αΔ</w:t>
+      </w:r>
+      <w:r w:rsidR="005472CB" w:rsidRPr="005472CB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t), </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD64DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і чому:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF5D1F2" w14:textId="77777777" w:rsidR="00FD64DB" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD64DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>так, тому що ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304CA615" w14:textId="735B0E3F" w:rsidR="00FD64DB" w:rsidRDefault="00FD64DB" w:rsidP="00FD64DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, тому </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69986075" w14:textId="0131ECEE" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00FD64DB" w:rsidP="00FD64DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B967CF" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRDefault="00AA3A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D03AFB" w14:textId="77777777" w:rsidR="002023A6" w:rsidRPr="00A74F5D" w:rsidRDefault="002023A6" w:rsidP="002023A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>10. Задача. Див. файл «Задачі до модуля №2 (всі групи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F69850B" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Модуль №2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>дисципл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> «Основ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve"> метролог</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та стандартизації»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E21ADB1" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="00A74F5D" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>студента(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) ____ гр. _______________ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______ Варіант №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D115011" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прізвище, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і.б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C39842E" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>Вар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>ант(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t>правильн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відповідей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:t xml:space="preserve">обвести в ○ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D2A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або поставити V або дописати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359090AF" w14:textId="77777777" w:rsidR="007375A4" w:rsidRPr="007A2D2A" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B30A72F" w14:textId="3BCF6B66" w:rsidR="00AB730C" w:rsidRPr="008A2851" w:rsidRDefault="00AB730C" w:rsidP="00AB730C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поясніть, що таке «помилка 2-го роду» по відношенню </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>до результату</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> спостереження: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048A7817" w14:textId="77777777" w:rsidR="00AB730C" w:rsidRPr="008A2851" w:rsidRDefault="00AB730C" w:rsidP="00AB730C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2DBECE" w14:textId="77777777" w:rsidR="00AB730C" w:rsidRPr="008A2851" w:rsidRDefault="00AB730C" w:rsidP="00AB730C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________________         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FDC45F" w14:textId="77777777" w:rsidR="00AB730C" w:rsidRPr="008A2851" w:rsidRDefault="00AB730C" w:rsidP="00AB730C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB8ABD5" w14:textId="1F9C43DE" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Оберіть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>призначення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>критер</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пірсона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BB04BB" w14:textId="43CB7832" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>визначення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>промах</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>визначення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB730C" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>однор</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>дност</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вибірок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071083A6" w14:textId="77777777" w:rsidR="00FF6406" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">в. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>визначення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB730C" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вноточност</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вибірок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>визначення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB730C" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>дов</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>чого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB730C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8334A3" w14:textId="61459D4E" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00FF6406" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">д. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>визначення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закону </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>розподілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>випадкових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> величин</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A1B" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468736E4" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4760B122" w14:textId="6EFBE541" w:rsidR="00FF6406" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Оберіть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>математичний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>вираз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>точкової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>оцінки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>дискретної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>випадкової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>величини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF6406">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A60B96" w14:textId="618BD6D1" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00FF6406">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6406" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-30"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1240" w:dyaOrig="1100" w14:anchorId="7B440630">
+          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:50.1pt;height:44.7pt" o:ole="">
+            <v:imagedata r:id="rId6" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1840607896" r:id="rId23"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>б.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2220" w:dyaOrig="520" w14:anchorId="7BAE52E6">
+          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:106pt;height:25.05pt" o:ole="">
+            <v:imagedata r:id="rId24" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1035" DrawAspect="Content" ObjectID="_1840607897" r:id="rId25"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2D2A">
-[...14 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">в. </w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <m:rPr>
+            <m:sty m:val="bi"/>
+          </m:rPr>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...8981 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Cambria Math"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <m:t>M</m:t>
         </m:r>
         <m:d>
           <m:dPr>
             <m:begChr m:val="["/>
             <m:endChr m:val="]"/>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:acc>
               <m:accPr>
                 <m:chr m:val="̄"/>
                 <m:ctrlPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
                     <w:i/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:accPr>
               <m:e>
                 <m:r>
+                  <m:rPr>
+                    <m:sty m:val="bi"/>
+                  </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Cambria Math"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
                   </w:rPr>
                   <m:t>x</m:t>
                 </m:r>
               </m:e>
             </m:acc>
           </m:e>
         </m:d>
         <m:r>
+          <m:rPr>
+            <m:sty m:val="bi"/>
+          </m:rPr>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Cambria Math"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <m:t>x</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+                <w:rFonts w:ascii="Cambria Math"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <m:t>і</m:t>
-[...10 lines deleted...]
-              <m:t>ст</m:t>
+              <m:t>іст</m:t>
             </m:r>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sub>
         </m:sSub>
       </m:oMath>
-      <w:r w:rsidRPr="007A2D2A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0047682D" w:rsidRPr="0047682D">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0047682D" w:rsidRPr="0047682D">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0047682D" w:rsidRPr="0047682D">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="48FE5D8D" w14:textId="77777777" w:rsidR="00087F48" w:rsidRDefault="00087F48" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1782E8" w14:textId="0105DCF1" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4. Одн</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дн</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сть </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">декількох </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рок означа</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67060394" w14:textId="343C1D2E" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...58 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нки д</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>йсн</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>х значен</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>рок однаков</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B1593D">
-[...97 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> точн</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047682D">
-[...464 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC423FF" w14:textId="1ECEF9C3" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">б. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047682D">
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нки д</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>йсн</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>х значен</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рок </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначені з однією </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дов</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чою </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гідністю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047682D">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="3BA5E8AB" w14:textId="5BD202DE" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>в. в</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рки можн</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> описат</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одним законом р</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DBCBD9" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19283AF9" w14:textId="0741B3B9" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оберіть </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>формул</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нки СК</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">опосередкованої </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>величин</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при су</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ттєвому кореляційному зв’язку між аргументами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (R – момент кореляц</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211B902C" w14:textId="7E34DDB2" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00087F48">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            а. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-10"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1480" w:dyaOrig="340" w14:anchorId="02F6472D">
+          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:82.75pt;height:18.8pt" o:ole="">
+            <v:imagedata r:id="rId26" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1036" DrawAspect="Content" ObjectID="_1840607898" r:id="rId27"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="0047682D" w:rsidRPr="0047682D" w:rsidRDefault="0047682D" w:rsidP="0047682D">
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-12"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1840" w:dyaOrig="440" w14:anchorId="3D154118">
+          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:98.4pt;height:24.15pt" o:ole="">
+            <v:imagedata r:id="rId28" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1840607899" r:id="rId29"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:position w:val="-12"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2280" w:dyaOrig="440" w14:anchorId="736F14F4">
+          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:138.2pt;height:25.95pt" o:ole="">
+            <v:imagedata r:id="rId30" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1840607900" r:id="rId31"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3976AF3E" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192DAD66" w14:textId="6F4AABC6" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Поясніть термін «репрезентативність вибірки»:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544A9243" w14:textId="77777777" w:rsidR="00E01CB0" w:rsidRDefault="00087F48" w:rsidP="00087F48">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01595A71" w14:textId="574DF3F4" w:rsidR="00E01CB0" w:rsidRDefault="00E01CB0" w:rsidP="00087F48">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE72A70" w14:textId="22E33447" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00087F48">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FD888B" w14:textId="02A5517C" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7. Близ</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ькість до</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нул</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">истематичної похибки вимірювань </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>характеризу</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606C3F8B" w14:textId="3339A33B" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а. точн</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стю </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б. правильн</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стю </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CEABDC" w14:textId="2D9005CE" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            в. достов</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рн</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стю </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">г. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>незміщеністю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірювань </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA3F423" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED994B2" w14:textId="0E576115" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8. Запиш</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формул</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дисперсії </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нки д</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>йсного значен</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я величин</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F48">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2A2A10" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189C6089" w14:textId="071DEC02" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42302E81" w14:textId="77777777" w:rsidR="00AA3A1B" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="00AA3A1B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
-        <w:rPr>
-[...31 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2438C918" w14:textId="4D863811" w:rsidR="007375A4" w:rsidRPr="008A2851" w:rsidRDefault="00AA3A1B" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="007375A4" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>Закон р</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">озподілу випадкової </w:t>
+      </w:r>
+      <w:r w:rsidR="007375A4" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>величин</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="007375A4" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B1593D">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>надають у</w:t>
+      </w:r>
+      <w:r w:rsidR="007375A4" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ви</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>гля</w:t>
+      </w:r>
+      <w:r w:rsidR="007375A4" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="007375A4" w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3472C117" w14:textId="0B27A74D" w:rsidR="007375A4" w:rsidRPr="008A2851" w:rsidRDefault="007375A4" w:rsidP="00F11DE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">а. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>точ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кової </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нки;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0047682D">
-[...5 lines deleted...]
-          <w:lang w:val="az-Cyrl-AZ"/>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">б. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нтервально</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нки;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2F9F41" w14:textId="00D14621" w:rsidR="007375A4" w:rsidRPr="008A2851" w:rsidRDefault="007375A4" w:rsidP="00F11DE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">в. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>диференц</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ально</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> функц</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">г. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047682D">
-[...78 lines deleted...]
-        <w:t xml:space="preserve">багатократних </w:t>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нтегрально</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> функц</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FD62FE" w14:textId="11086CC0" w:rsidR="007375A4" w:rsidRDefault="007375A4" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B40AD23" w14:textId="7F6CA6D2" w:rsidR="00F11DE2" w:rsidRDefault="00F11DE2" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Задача 1. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0047682D">
-[...7 lines deleted...]
-        <w:t>нерівноточних</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Отримали</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0047682D">
-[...154 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ряд </w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ряд</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>им</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вибірку)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>р</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань напруги, В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>: 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ф</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>зич</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>; 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>о</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,85; 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> величин</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,12; 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>: 15,3; 15,8; 15,1; 15,1;</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,15; 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">15,2; 15,4; 15,1; 15,6; 15,5. </w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>точ</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>; 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>нтервальну оц</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2851">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>нк</w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Визначити наявність/відсутність промахів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4177BD33" w14:textId="29A219CE" w:rsidR="00F11DE2" w:rsidRDefault="00F11DE2" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8EFD77" w14:textId="0648B0FE" w:rsidR="00F11DE2" w:rsidRPr="00A74F5D" w:rsidRDefault="00F11DE2" w:rsidP="00F11DE2">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...103 lines deleted...]
-        <w:t xml:space="preserve"> – див. Практично-лабораторні роботи №№1 і 2) </w:t>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Задача</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74F5D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Див. файл «Задачі до модуля №2 (всі групи)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047682D" w:rsidRDefault="0047682D" w:rsidP="001E2427">
-[...68 lines deleted...]
-    <w:sectPr w:rsidR="00B1593D" w:rsidRPr="007A2D2A" w:rsidSect="008120DB">
+    <w:p w14:paraId="4AC4CA3A" w14:textId="2DBAA690" w:rsidR="00F11DE2" w:rsidRDefault="00F11DE2" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4393210F" w14:textId="77777777" w:rsidR="00F11DE2" w:rsidRPr="00F11DE2" w:rsidRDefault="00F11DE2" w:rsidP="007375A4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F11DE2" w:rsidRPr="00F11DE2" w:rsidSect="008A2851">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="566" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="566" w:bottom="1134" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F9876C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BCB62286"/>
-    <w:lvl w:ilvl="0" w:tplc="DB76C892">
+    <w:tmpl w:val="D4B01B14"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="502"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="502" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1222"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1222" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1942"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="1942" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2662"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2662" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3382"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3382" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4102"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4102" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4822"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="4822" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5542"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5542" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6262"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6262" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C927572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D2EAFDF8"/>
-    <w:lvl w:ilvl="0" w:tplc="BD74B2AE">
+    <w:tmpl w:val="C2443A5E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -17335,110 +21974,136 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:val="bestFit" w:percent="168"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001E2427"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00B1593D"/>
+    <w:rsidRoot w:val="00816DCC"/>
+    <w:rsid w:val="00046A61"/>
+    <w:rsid w:val="00087F48"/>
+    <w:rsid w:val="00094285"/>
+    <w:rsid w:val="002023A6"/>
+    <w:rsid w:val="00235B5B"/>
+    <w:rsid w:val="00332E2B"/>
+    <w:rsid w:val="00476AE3"/>
+    <w:rsid w:val="00512BF7"/>
+    <w:rsid w:val="005472CB"/>
+    <w:rsid w:val="005665CB"/>
+    <w:rsid w:val="00595BCC"/>
+    <w:rsid w:val="005F1AD0"/>
+    <w:rsid w:val="006945F1"/>
+    <w:rsid w:val="007375A4"/>
+    <w:rsid w:val="007D418A"/>
+    <w:rsid w:val="007F6457"/>
+    <w:rsid w:val="00816DCC"/>
+    <w:rsid w:val="00836724"/>
+    <w:rsid w:val="008A2851"/>
+    <w:rsid w:val="00950D05"/>
+    <w:rsid w:val="00967AD2"/>
+    <w:rsid w:val="009B4516"/>
+    <w:rsid w:val="009C4877"/>
+    <w:rsid w:val="00A74F5D"/>
+    <w:rsid w:val="00AA3A1B"/>
+    <w:rsid w:val="00AB730C"/>
+    <w:rsid w:val="00B062A3"/>
+    <w:rsid w:val="00B645FC"/>
+    <w:rsid w:val="00BD53EF"/>
+    <w:rsid w:val="00CB5AD8"/>
+    <w:rsid w:val="00D21B88"/>
+    <w:rsid w:val="00D801C8"/>
+    <w:rsid w:val="00D8220A"/>
+    <w:rsid w:val="00E01CB0"/>
+    <w:rsid w:val="00E10983"/>
+    <w:rsid w:val="00E15A37"/>
+    <w:rsid w:val="00E31F62"/>
+    <w:rsid w:val="00E473BE"/>
+    <w:rsid w:val="00E93E99"/>
+    <w:rsid w:val="00F11DE2"/>
+    <w:rsid w:val="00F1573A"/>
+    <w:rsid w:val="00F22B10"/>
+    <w:rsid w:val="00FA7FDE"/>
+    <w:rsid w:val="00FD64DB"/>
+    <w:rsid w:val="00FF6406"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="55560E66"/>
+  <w14:docId w14:val="7FBDC823"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5F8C4B98-FA37-4F4D-9779-BDD5A9D8711E}"/>
+  <w15:docId w15:val="{FF7F55FD-CA53-473E-B6CF-DEB7EB9B3B9D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17796,120 +22461,112 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001E2427"/>
+    <w:rsid w:val="00816DCC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:firstLine="709"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="ru-RU"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008120DB"/>
+    <w:rsid w:val="00E15A37"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18163,74 +22820,97 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6989AAB1-1D38-4AEE-8479-C53E5636DB30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11418</Characters>
+  <Pages>9</Pages>
+  <Words>3672</Words>
+  <Characters>20936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13395</CharactersWithSpaces>
+  <CharactersWithSpaces>24559</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Тамара Чебыкина</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>