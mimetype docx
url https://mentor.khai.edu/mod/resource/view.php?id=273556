--- v0 (2025-11-08)
+++ v1 (2026-06-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w:rsidR="00904964" w:rsidRDefault="00806A60">
+    <w:p w14:paraId="033BFCF7" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00806A60">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Задачі </w:t>
       </w:r>
       <w:r w:rsidR="00E521C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
@@ -77,68 +77,68 @@
       </w:r>
       <w:r w:rsidR="00E521C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E521C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>вимірювання</w:t>
       </w:r>
       <w:r w:rsidR="00E32E93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>» до Модуля №2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+    <w:p w14:paraId="2F64350C" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5">
+    <w:p w14:paraId="3253D25F" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>табл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>иці</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>на</w:t>
@@ -205,51 +205,51 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ю</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> за</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>лежністю</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> з шуканою опосередкованою величиною</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+    <w:p w14:paraId="54BA5C27" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="562"/>
       </w:pPr>
       <w:r w:rsidRPr="00E521C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Завдання.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Визначити</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">оцінку дійсного </w:t>
@@ -313,65 +313,63 @@
         <w:t xml:space="preserve"> по</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>хибок</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> результата </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>опосередкованого вимірювання</w:t>
       </w:r>
       <w:r w:rsidR="00BA6262">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Див. Практику №6 в Менторі)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904964" w:rsidRDefault="00904964">
+    <w:p w14:paraId="0C6E359D" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00904964">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+    <w:p w14:paraId="7B0B7BA8" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="562"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Зверн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
@@ -397,284 +395,287 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Обрахування потрібно робити в розмірах системних одиниць (а не кратних або часткових), для чого </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>викорис</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-тати десятинні префікси.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="0293E202" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблиця завдань</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9529" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2319"/>
+        <w:gridCol w:w="2308"/>
+        <w:gridCol w:w="11"/>
         <w:gridCol w:w="2367"/>
         <w:gridCol w:w="2615"/>
-        <w:gridCol w:w="2228"/>
+        <w:gridCol w:w="2218"/>
+        <w:gridCol w:w="10"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="37F5AEFF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="7E521182" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="71"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище, І., </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="2D769D91" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="71"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>№ групи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="3A879F77" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Значен</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ня</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="7FFD5F42" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">прямо </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">виміряної </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="363C6EAC" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>величин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="476E9486" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Значен</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ня</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="7844C2ED" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">прямо </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>в</w:t>
@@ -717,376 +718,343 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>но</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ї</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="00F6EDAC" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>величин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="1C087E6F" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Функц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ональна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="0CE71C7B" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>за</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>лежні</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>сть</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00904964">
+          <w:p w14:paraId="193C437C" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00904964">
             <w:pPr>
               <w:ind w:left="-108" w:right="-109" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="289DA7BB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905">
+          <w:p w14:paraId="67473EA5" w14:textId="3FD8220D" w:rsidR="00904964" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Андрюшкін</w:t>
+              <w:t>Добровецький</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> М</w:t>
+              <w:t xml:space="preserve"> Д</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRPr="00D619AD" w:rsidRDefault="00E521C5" w:rsidP="00D619AD">
+          <w:p w14:paraId="333B258C" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00D619AD" w:rsidRDefault="00E521C5" w:rsidP="00D619AD">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>310 гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="003B7720" w:rsidRDefault="00D619AD" w:rsidP="003B7720">
+          <w:p w14:paraId="7F1C2B05" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="003B7720" w:rsidRDefault="00D619AD" w:rsidP="003B7720">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <m:t>h</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <m:t>1</m:t>
-[...23 lines deleted...]
-                    <m:t>0</m:t>
+                    <m:t>120</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <m:t>,</m:t>
-[...10 lines deleted...]
-                    <m:t>0</m:t>
+                    <m:t>,0</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>±</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="b"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>0</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
@@ -1129,424 +1097,358 @@
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>м</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="003B7720">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="003B7720" w:rsidRDefault="00D619AD" w:rsidP="003B7720">
+          <w:p w14:paraId="76AB63BC" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="003B7720" w:rsidRDefault="00D619AD" w:rsidP="003B7720">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
-                <m:t>t</m:t>
-[...9 lines deleted...]
-                <m:t>=</m:t>
+                <m:t>t=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
-                    <m:t>1</m:t>
-[...19 lines deleted...]
-                    <m:t>62</m:t>
+                    <m:t>1,62</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>±</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
-                    <m:t>0,</m:t>
-[...19 lines deleted...]
-                    <m:t>1</m:t>
+                    <m:t>0,01</m:t>
                   </m:r>
                 </m:e>
               </m:d>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>c</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="003B7720">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00D619AD" w:rsidRDefault="001020B9" w:rsidP="00D619AD">
+          <w:p w14:paraId="281E2C7E" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00D619AD" w:rsidRDefault="001020B9" w:rsidP="00D619AD">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                 </w:rPr>
                 <m:t>=</m:t>
               </m:r>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                     </w:rPr>
                     <m:t>2</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                     </w:rPr>
                     <m:t>h</m:t>
                   </m:r>
                 </m:num>
                 <m:den>
                   <m:sSup>
                     <m:sSupPr>
                       <m:ctrlPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="bi"/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math"/>
                         </w:rPr>
                         <m:t>t</m:t>
                       </m:r>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="bi"/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math"/>
                         </w:rPr>
                         <m:t>2</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
-                  <m:ctrlPr>
-[...7 lines deleted...]
-                  </m:ctrlPr>
                 </m:den>
               </m:f>
             </m:oMath>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="7F3CD52F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905">
+          <w:p w14:paraId="43386F20" w14:textId="075E4ECA" w:rsidR="00904964" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Коробейнікова</w:t>
+              <w:t>Божонок</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р</w:t>
+            </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>., 31</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004F7905">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00D619AD" w:rsidRDefault="00154390" w:rsidP="00D619AD">
+          <w:p w14:paraId="670BEF52" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00D619AD" w:rsidRDefault="00154390" w:rsidP="00D619AD">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>I</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>28</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
@@ -1591,122 +1493,111 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>0</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <m:t>,</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <m:t>0</m:t>
-[...10 lines deleted...]
-                    <m:t>5</m:t>
+                    <m:t>05</m:t>
                   </m:r>
                 </m:e>
               </m:d>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>мА</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00D619AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00D619AD" w:rsidRDefault="00154390" w:rsidP="00D619AD">
+          <w:p w14:paraId="4FE90EAE" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00D619AD" w:rsidRDefault="00154390" w:rsidP="00D619AD">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>R=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>400,5</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
@@ -1733,80 +1624,81 @@
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>Ом</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00D619AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00D619AD">
+          <w:p w14:paraId="3AE506A6" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00D619AD">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>P=</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>I</m:t>
                     </m:r>
                   </m:e>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
@@ -1821,146 +1713,154 @@
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>⋅</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>R</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="079C3C23" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905">
+          <w:p w14:paraId="5BCB65D5" w14:textId="54DD07B0" w:rsidR="00904964" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Тагаєв</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Козак</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7905">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Д</w:t>
+              <w:t>К</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>., 31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00D619AD">
+          <w:p w14:paraId="250E7CAA" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00D619AD">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="b"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>I=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="b"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>2,60</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="b"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
@@ -1983,78 +1883,78 @@
                 <m:rPr>
                   <m:sty m:val="b"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>А</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00D619AD">
+          <w:p w14:paraId="37D148E5" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00D619AD">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="b"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>U=</m:t>
                 </m:r>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="b"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>12,6</m:t>
                     </m:r>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="b"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
@@ -2068,643 +1968,366 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>0,4</m:t>
                     </m:r>
                   </m:e>
                 </m:d>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="b"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>В</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E521C5" w:rsidRDefault="00E5304A" w:rsidP="00D619AD">
+          <w:p w14:paraId="72E64970" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E521C5" w:rsidRDefault="00E5304A" w:rsidP="00D619AD">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>U=I</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>⋅</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>R</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="43CAEB20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="2C24B770" w14:textId="77777777" w:rsidR="00105491" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Пасніченко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Інші студенти </w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E521C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="247256A5" w14:textId="269224B8" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-              <w:t>-311</w:t>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidR="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00D619AD">
+          <w:p w14:paraId="5172BC93" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...68 lines deleted...]
-            </m:oMathPara>
+              <w:t>m = 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5304A" w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5304A" w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ± </w:t>
+            </w:r>
+            <w:r w:rsidR="00E5304A" w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>кг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00D619AD">
+          <w:p w14:paraId="39B93BEE" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...68 lines deleted...]
-            </m:oMathPara>
+              <w:t>V = (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>60,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ± 0,5) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5304A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>м/с</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00D619AD" w:rsidRDefault="00E5304A" w:rsidP="00D619AD">
-[...306 lines deleted...]
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="123CDBDA" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
@@ -2805,106 +2428,126 @@
                           </w:rPr>
                           <m:t>2</m:t>
                         </m:r>
                       </m:sup>
                     </m:sSup>
                   </m:num>
                   <m:den>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="b"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:sz w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <m:t>2</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7905">
+      <w:tr w:rsidR="004F7905" w14:paraId="401D2A29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="2EC1419A" w14:textId="77777777" w:rsidR="00105491" w:rsidRDefault="00105491" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Муратов Д</w:t>
-            </w:r>
+              <w:t>Терещенко А</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7905">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AAAF58D" w14:textId="2DA85B3F" w:rsidR="004F7905" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+            <w:pPr>
+              <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>., 31</w:t>
-[...8 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidR="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="6B9B14A3" w14:textId="77777777" w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="004F7905" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">F </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5304A">
               <w:rPr>
@@ -2956,51 +2599,51 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="37739911" w14:textId="77777777" w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="004F7905" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">m = </w:t>
             </w:r>
             <w:r w:rsidR="00E5304A" w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
@@ -3038,52 +2681,53 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRDefault="00E5304A" w:rsidP="004F7905">
+          <w:p w14:paraId="68C3F1B9" w14:textId="77777777" w:rsidR="004F7905" w:rsidRDefault="00E5304A" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="b"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <m:t>a=</m:t>
                 </m:r>
                 <m:f>
                   <m:fPr>
@@ -3107,93 +2751,103 @@
                         <w:sz w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <m:t>F</m:t>
                     </m:r>
                   </m:num>
                   <m:den>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="b"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:sz w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <m:t>m</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7905">
+      <w:tr w:rsidR="004F7905" w14:paraId="23C80337" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="39E74C93" w14:textId="20D0D94F" w:rsidR="004F7905" w:rsidRDefault="00105491" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Нахаєв</w:t>
+              <w:t>Абіякіна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> А., 312 гр.</w:t>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7905">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>., 312 гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="79716988" w14:textId="77777777" w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="004F7905" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">m = </w:t>
             </w:r>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
@@ -3277,51 +2931,51 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>кг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="00E5304A" w:rsidP="004F7905">
+          <w:p w14:paraId="0EEA8736" w14:textId="77777777" w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="00E5304A" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <m:t>h</m:t>
               </m:r>
@@ -3394,51 +3048,51 @@
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="004F7905" w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> см</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E521C5" w:rsidRPr="00E5304A" w:rsidRDefault="00E521C5" w:rsidP="004F7905">
+          <w:p w14:paraId="5651DF62" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRPr="00E5304A" w:rsidRDefault="00E521C5" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:rFonts w:hAnsi="Cambria Math"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">g = </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5304A">
@@ -3531,52 +3185,53 @@
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:rFonts w:hAnsi="Cambria Math"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRPr="00E521C5" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="1DF3985B" w14:textId="77777777" w:rsidR="004F7905" w:rsidRPr="00E521C5" w:rsidRDefault="00105491" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Cambria Math"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:i/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
@@ -3612,159 +3267,169 @@
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t xml:space="preserve">= </m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <m:t>mgh</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:p w:rsidR="004F7905" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="2528A829" w14:textId="77777777" w:rsidR="004F7905" w:rsidRDefault="004F7905" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Cambria Math"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7905">
+      <w:tr w:rsidR="004F7905" w14:paraId="66B1296B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="4B30120C" w14:textId="7D5D31AF" w:rsidR="004F7905" w:rsidRDefault="00105491" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Інші студенти </w:t>
+              <w:t>Боярський С.,</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7905">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7905" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="0E3131A0" w14:textId="77777777" w:rsidR="004F7905" w:rsidRDefault="004F7905" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>гр. 312</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00E521C5">
+          <w:p w14:paraId="104983BF" w14:textId="77777777" w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>m</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>10</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
@@ -3842,346 +3507,381 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>кг</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="004F7905" w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00E5304A">
+          <w:p w14:paraId="6F4FE7D6" w14:textId="77777777" w:rsidR="004F7905" w:rsidRPr="00105491" w:rsidRDefault="00154390" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
-                <m:t>a=</m:t>
+                <m:t>a</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="bi"/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:sz w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <m:t>=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
-                    <m:t>2,78</m:t>
+                    <m:t>2</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                    <m:t>,</m:t>
+                  </m:r>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="bi"/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <m:t>78</m:t>
+                  </m:r>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="bi"/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:sz w:val="24"/>
+                      <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <m:t>±</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
-                    <m:t>0,02</m:t>
+                    <m:t>0</m:t>
+                  </m:r>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="bi"/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:sz w:val="24"/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                    <m:t>,</m:t>
+                  </m:r>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="bi"/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <m:t>02</m:t>
                   </m:r>
                 </m:e>
               </m:d>
               <m:f>
                 <m:fPr>
                   <m:type m:val="skw"/>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
+                      <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <m:t>м</m:t>
                   </m:r>
                 </m:num>
                 <m:den>
                   <m:sSup>
                     <m:sSupPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="bi"/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math"/>
                           <w:sz w:val="24"/>
+                          <w:lang w:val="uk-UA"/>
                         </w:rPr>
                         <m:t>с</m:t>
                       </m:r>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="bi"/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <m:t>2</m:t>
                       </m:r>
-                      <m:ctrlPr>
-[...7 lines deleted...]
-                      </m:ctrlPr>
                     </m:sup>
                   </m:sSup>
                 </m:den>
               </m:f>
             </m:oMath>
-            <w:r w:rsidR="004F7905" w:rsidRPr="00E5304A">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="004F7905" w:rsidRPr="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7905" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="677DF872" w14:textId="77777777" w:rsidR="004F7905" w:rsidRDefault="004F7905" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Cambria Math"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="1034" w:dyaOrig="295" w14:anchorId="4411AE42">
+              <w:object w:dxaOrig="1034" w:dyaOrig="295" w14:anchorId="6B705A33">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1098" type="#_x0000_t75" style="width:51.75pt;height:14.85pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:51.9pt;height:14.75pt" o:ole="">
                   <v:imagedata r:id="rId4" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1098" DrawAspect="Content" ObjectID="_1807530718" r:id="rId5"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1840576897" r:id="rId5"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...15 lines deleted...]
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="56BCD406" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905">
+          <w:p w14:paraId="4519DA0D" w14:textId="633EEF55" w:rsidR="00904964" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Богданов С.,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E521C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Бондаренко С</w:t>
-[...17 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00BF75F6" w:rsidRDefault="00154390" w:rsidP="00BF75F6">
+          <w:p w14:paraId="0BCF0456" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00BF75F6" w:rsidRDefault="00105491" w:rsidP="00BF75F6">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>R</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
@@ -4189,51 +3889,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>1</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>401</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
@@ -4311,68 +4011,68 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>Ом</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00BF75F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00BF75F6" w:rsidRDefault="00154390" w:rsidP="00BF75F6">
+          <w:p w14:paraId="1FE60207" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00BF75F6" w:rsidRDefault="00105491" w:rsidP="00BF75F6">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>R</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
@@ -4380,51 +4080,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>2</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>802</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
@@ -4501,197 +4201,180 @@
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>Ом</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00BF75F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="55E89584" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="-34"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="1348" w:dyaOrig="683">
-                <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:67.5pt;height:34.2pt" o:ole="">
+              <w:object w:dxaOrig="1348" w:dyaOrig="683" w14:anchorId="5041524F">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:67.55pt;height:34pt" o:ole="">
                   <v:imagedata r:id="rId6" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1045" DrawAspect="Content" ObjectID="_1807530719" r:id="rId7"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1840576898" r:id="rId7"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="0EA2A199" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905">
+          <w:p w14:paraId="2B91801D" w14:textId="460DAA14" w:rsidR="00904964" w:rsidRDefault="00105491" w:rsidP="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Аргудяєва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Вербицька Є.</w:t>
+              <w:t>., Зубова Д., 319</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
-              <w:rPr>
-[...37 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00E5304A">
+          <w:p w14:paraId="07ECB034" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <m:t>L</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <m:t>2</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
@@ -4768,76 +4451,76 @@
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>мГн</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00154390" w:rsidP="00E5304A">
+          <w:p w14:paraId="1E30824D" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00154390" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>C=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>12,2</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
@@ -4858,167 +4541,179 @@
               </m:d>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>пФ</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="46037B6B" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="-28"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="873" w:dyaOrig="708">
-                <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:43.65pt;height:35.55pt" o:ole="">
+              <w:object w:dxaOrig="873" w:dyaOrig="708" w14:anchorId="74FF7D3C">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:43.85pt;height:35.35pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1048" DrawAspect="Content" ObjectID="_1807530720" r:id="rId9"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1840576899" r:id="rId9"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="0141EABE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905">
+          <w:p w14:paraId="101E2960" w14:textId="533D4128" w:rsidR="00904964" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Лєсніков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7905">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E521C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Воробйова А.,</w:t>
+              <w:t xml:space="preserve">9 </w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 31</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> гр.</w:t>
+              <w:t>гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E5304A" w:rsidP="00E5304A">
+          <w:p w14:paraId="70260397" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E5304A" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
-                  <m:t>m</m:t>
-[...9 lines deleted...]
-                  <m:t>=(</m:t>
+                  <m:t>m=(</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>4,50</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="b"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>±</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
@@ -5041,90 +4736,70 @@
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <m:t>8)</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>кг</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E5304A" w:rsidP="00E5304A">
+          <w:p w14:paraId="7D64AF23" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E5304A" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
-                <m:t>V</m:t>
-[...19 lines deleted...]
-                <m:t>3</m:t>
+                <m:t>V=(3</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:nor/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>,60</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="b"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>±</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
@@ -5174,224 +4849,249 @@
                   </m:ctrlPr>
                 </m:sSupPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>м</m:t>
                   </m:r>
                 </m:e>
                 <m:sup>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>3</m:t>
                   </m:r>
-                  <m:ctrlPr>
-[...7 lines deleted...]
-                  </m:ctrlPr>
                 </m:sup>
               </m:sSup>
             </m:oMath>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="1A9FD883" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="-26"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="782" w:dyaOrig="701">
-                <v:shape id="_x0000_i1051" type="#_x0000_t75" style="width:39.15pt;height:35.1pt" o:ole="">
+              <w:object w:dxaOrig="782" w:dyaOrig="701" w14:anchorId="08744D27">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:39.35pt;height:34.9pt" o:ole="">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1051" DrawAspect="Content" ObjectID="_1807530721" r:id="rId11"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1840576900" r:id="rId11"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="72B211F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905">
+          <w:p w14:paraId="2F14D682" w14:textId="77777777" w:rsidR="00105491" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Глєбов</w:t>
+              <w:t>Овсянніков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П.</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> М., 31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D723A2" w14:textId="7DA49C80" w:rsidR="00904964" w:rsidRDefault="00E521C5">
+            <w:pPr>
+              <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E521C5">
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidR="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00E5304A">
+          <w:p w14:paraId="507EE8ED" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00105491" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>m</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>1</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>10,2</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
@@ -5413,265 +5113,275 @@
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>кг</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00E5304A">
+          <w:p w14:paraId="2FBAA0B1" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00105491" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>m</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>2</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>10,45</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>±</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
-                    <m:t>0,</m:t>
-[...9 lines deleted...]
-                    <m:t>25</m:t>
+                    <m:t>0,25</m:t>
                   </m:r>
                 </m:e>
               </m:d>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>кг</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="25B382EA" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="-26"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="1578" w:dyaOrig="672">
-                <v:shape id="_x0000_i1054" type="#_x0000_t75" style="width:78.75pt;height:33.75pt" o:ole="">
+              <w:object w:dxaOrig="1578" w:dyaOrig="672" w14:anchorId="70C08970">
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:78.7pt;height:33.55pt" o:ole="">
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1054" DrawAspect="Content" ObjectID="_1807530722" r:id="rId13"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1840576901" r:id="rId13"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="45C431E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="34680B18" w14:textId="38422825" w:rsidR="00904964" w:rsidRDefault="00105491" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Глєбова К., </w:t>
+              <w:t>Руденко В.</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7905">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>8 гр.</w:t>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7905">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="167E73F5" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">F = </w:t>
             </w:r>
             <w:r w:rsidR="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
@@ -5706,51 +5416,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>кН</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="0C33487C" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">S </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -5814,52 +5524,53 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> мм</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="267085A7" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="b"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <m:t>P =</m:t>
                 </m:r>
                 <m:f>
                   <m:fPr>
@@ -5894,452 +5605,413 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:sz w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <m:t>S</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="b"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <m:t xml:space="preserve"> </m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="1AB490E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905" w:rsidP="004F7905">
+          <w:p w14:paraId="12BA7941" w14:textId="0BF9642F" w:rsidR="00904964" w:rsidRDefault="004F7905" w:rsidP="004F7905">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> А</w:t>
+            <w:r w:rsidR="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сафонов П</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>., 31</w:t>
-[...8 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>, 31</w:t>
+            </w:r>
+            <w:r w:rsidR="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00154390" w:rsidP="00E5304A">
+          <w:p w14:paraId="16CA7766" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00154390" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>q=</m:t>
                 </m:r>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>0,16</m:t>
                     </m:r>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>±</m:t>
                     </m:r>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <m:t>0,0</m:t>
-[...9 lines deleted...]
-                      <m:t>2</m:t>
+                      <m:t>0,02</m:t>
                     </m:r>
                   </m:e>
                 </m:d>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>Кл</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00154390" w:rsidP="00E5304A">
+          <w:p w14:paraId="70535427" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00154390" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
-                <m:t>U</m:t>
-[...9 lines deleted...]
-                <m:t>=</m:t>
+                <m:t>U=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>0,810</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>±</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
-                    <m:t>0,00</m:t>
-[...9 lines deleted...]
-                    <m:t>4</m:t>
+                    <m:t>0,004</m:t>
                   </m:r>
                 </m:e>
               </m:d>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>кВ</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="47D03CAD" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="-26"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="792" w:dyaOrig="692">
-                <v:shape id="_x0000_i1057" type="#_x0000_t75" style="width:39.6pt;height:34.65pt" o:ole="">
+              <w:object w:dxaOrig="792" w:dyaOrig="692" w14:anchorId="25657757">
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:39.8pt;height:34.45pt" o:ole="">
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1057" DrawAspect="Content" ObjectID="_1807530723" r:id="rId15"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1840576902" r:id="rId15"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="428C4FB0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905">
+          <w:p w14:paraId="1C273EB7" w14:textId="023271C8" w:rsidR="00904964" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Мальківська</w:t>
+              <w:t>Ткалич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> В</w:t>
+              <w:t xml:space="preserve"> Д</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="289DBBB0" w14:textId="13E8CD20" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidR="004F7905">
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="4636142C" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Т = </w:t>
             </w:r>
             <w:r w:rsidR="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
@@ -6357,51 +6029,51 @@
             </w:r>
             <w:r w:rsidR="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> К</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="23B0AF88" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">V </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -6465,52 +6137,53 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="4C4ABC30" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Cambria Math"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:i/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
@@ -6626,51 +6299,51 @@
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="24"/>
                     <w:lang w:val="de-AT"/>
                   </w:rPr>
                   <m:t>∙</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <m:t>V</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="6A2257B9" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>σ = 5,67·10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
@@ -6698,146 +6371,137 @@
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>К</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="3E76BF1B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905">
+          <w:p w14:paraId="1BD9F9F7" w14:textId="042123BB" w:rsidR="00904964" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Пакулін Н</w:t>
+              <w:t>Ткачук О</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>., 31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E5304A" w:rsidP="00E5304A">
+          <w:p w14:paraId="14574935" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E5304A" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
-                  <m:t>m</m:t>
-[...9 lines deleted...]
-                  <m:t>=(</m:t>
+                  <m:t>m=(</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>1,65</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="b"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>±</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
@@ -6860,86 +6524,76 @@
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <m:t>2)</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>кг</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00E5304A">
+          <w:p w14:paraId="73A02CE0" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00154390" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
-                <m:t>v</m:t>
-[...9 lines deleted...]
-                <m:t>=</m:t>
+                <m:t>v=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>5,26</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
@@ -6988,111 +6642,112 @@
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>с</m:t>
                   </m:r>
                 </m:den>
               </m:f>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00E5304A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00E5304A" w:rsidP="00E5304A">
+          <w:p w14:paraId="62E6772C" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00E5304A" w:rsidRDefault="00E5304A" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>A=</m:t>
                 </m:r>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>m</m:t>
                     </m:r>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>⋅</m:t>
                     </m:r>
                     <m:sSup>
                       <m:sSupPr>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                             <w:b/>
                             <w:bCs/>
                             <w:i/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:sSupPr>
                       <m:e>
                         <m:r>
                           <m:rPr>
                             <m:sty m:val="bi"/>
                           </m:rPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>v</m:t>
                         </m:r>
                       </m:e>
                       <m:sup>
                         <m:r>
                           <m:rPr>
                             <m:sty m:val="bi"/>
                           </m:rPr>
                           <w:rPr>
@@ -7100,192 +6755,194 @@
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>2</m:t>
                         </m:r>
                       </m:sup>
                     </m:sSup>
                   </m:num>
                   <m:den>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>2</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="6A1230BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="004F7905">
+          <w:p w14:paraId="6C8E4CC4" w14:textId="41822A5B" w:rsidR="00904964" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Рибалко Ю</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Шевченко Д</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="2A23F2DE" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:rightChars="-48" w:right="-134" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidR="004F7905">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00154390" w:rsidRDefault="00154390" w:rsidP="00154390">
+          <w:p w14:paraId="4028E545" w14:textId="77777777" w:rsidR="00154390" w:rsidRDefault="00105491" w:rsidP="00154390">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>q</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>1</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <m:t>=</m:t>
                 </m:r>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>0,56</m:t>
                     </m:r>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
@@ -7300,118 +6957,118 @@
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>0,02</m:t>
                     </m:r>
                   </m:e>
                 </m:d>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <m:t>Кл</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRPr="00154390" w:rsidRDefault="00154390" w:rsidP="00154390">
+          <w:p w14:paraId="7BF071DD" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00154390" w:rsidRDefault="00105491" w:rsidP="00154390">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <m:t>q</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <m:t>2</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>=</m:t>
               </m:r>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <m:t>0,125</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
@@ -7439,79 +7096,79 @@
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>Кл</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00154390">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00154390" w:rsidRPr="00154390" w:rsidRDefault="00154390" w:rsidP="00154390">
+          <w:p w14:paraId="524D1768" w14:textId="77777777" w:rsidR="00154390" w:rsidRPr="00154390" w:rsidRDefault="00154390" w:rsidP="00154390">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>r=</m:t>
                 </m:r>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>0,052</m:t>
                     </m:r>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
@@ -7525,810 +7182,253 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>0,002</m:t>
                     </m:r>
                   </m:e>
                 </m:d>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>нм</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E5304A" w:rsidP="00E5304A">
+          <w:p w14:paraId="7287CED0" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E5304A" w:rsidP="00E5304A">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>F=</m:t>
                 </m:r>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                             <w:i/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>q</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>1</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>⋅</m:t>
                     </m:r>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                             <w:i/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>q</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>2</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                   </m:num>
                   <m:den>
                     <m:sSup>
                       <m:sSupPr>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                             <w:i/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:sSupPr>
                       <m:e>
                         <m:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>r</m:t>
                         </m:r>
                       </m:e>
                       <m:sup>
                         <m:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>2</m:t>
                         </m:r>
                       </m:sup>
                     </m:sSup>
-                    <m:ctrlPr>
-[...5 lines deleted...]
-                    </m:ctrlPr>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00904964">
+          <w:p w14:paraId="5F160031" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00904964">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="5D1CA841" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00657D45">
+          <w:p w14:paraId="79385C0C" w14:textId="3FFE1424" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Хобот А</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> гр.</w:t>
+              <w:t>Інші студенти групи 31</w:t>
+            </w:r>
+            <w:r w:rsidR="00105491">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00154390" w:rsidRPr="00154390" w:rsidRDefault="00154390" w:rsidP="00154390">
-[...517 lines deleted...]
-          <w:p w:rsidR="00904964" w:rsidRPr="00154390" w:rsidRDefault="00154390" w:rsidP="00154390">
+          <w:p w14:paraId="0230272F" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00154390" w:rsidRDefault="00105491" w:rsidP="00154390">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>R</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
@@ -8372,66 +7472,66 @@
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>Ом</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00154390">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="00FC2D9E" w:rsidRDefault="00154390" w:rsidP="00154390">
+          <w:p w14:paraId="0C5BDC11" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="00FC2D9E" w:rsidRDefault="00105491" w:rsidP="00154390">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>R</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
@@ -8474,151 +7574,676 @@
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>Ом</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="00FC2D9E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="3B162F2D" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:position w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="1317" w:dyaOrig="333">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId18" o:title=""/>
+              <w:object w:dxaOrig="1317" w:dyaOrig="333" w14:anchorId="54A9878A">
+                <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:65.75pt;height:16.55pt" o:ole="">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1071" DrawAspect="Content" ObjectID="_1807530725" r:id="rId19"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1840576903" r:id="rId17"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00105491" w14:paraId="159A0325" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="116EAF97" w14:textId="64B2E6B6" w:rsidR="00105491" w:rsidRDefault="00105491" w:rsidP="00105491">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гавран</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Є.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47F106D6" w14:textId="5E52DC8A" w:rsidR="00105491" w:rsidRDefault="00105491" w:rsidP="00105491">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2367" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE38C2D" w14:textId="77777777" w:rsidR="00105491" w:rsidRPr="00154390" w:rsidRDefault="00105491" w:rsidP="00105491">
+            <w:pPr>
+              <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMath>
+                <m:sSub>
+                  <m:sSubPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubPr>
+                  <m:e>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="bi"/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <m:t>R</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="bi"/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <m:t>0</m:t>
+                    </m:r>
+                  </m:sub>
+                </m:sSub>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="bi"/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:d>
+                  <m:dPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:dPr>
+                  <m:e>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="bi"/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <m:t>100,5</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="bi"/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <m:t>±</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="bi"/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <m:t>0,5</m:t>
+                    </m:r>
+                  </m:e>
+                </m:d>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="bi"/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <m:t>Ом</m:t>
+                </m:r>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+          <w:p w14:paraId="04A02546" w14:textId="53855F5B" w:rsidR="00105491" w:rsidRDefault="00105491" w:rsidP="00105491">
+            <w:pPr>
+              <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="bi"/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <m:t>θ=(35,5</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="bi"/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <m:t>±</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="bi"/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <m:t>0,</m:t>
+              </m:r>
+              <m:sSup>
+                <m:sSupPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSupPr>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="bi"/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <m:t>2)</m:t>
+                  </m:r>
+                </m:e>
+                <m:sup>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="bi"/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <m:t>∘</m:t>
+                  </m:r>
+                </m:sup>
+              </m:sSup>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="bi"/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <m:t>С</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r w:rsidRPr="00154390">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC2A6A1" w14:textId="3EA80B10" w:rsidR="00105491" w:rsidRDefault="00105491" w:rsidP="00105491">
+            <w:pPr>
+              <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMath>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="bi"/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <m:t>α</m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="bi"/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:d>
+                  <m:dPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:dPr>
+                  <m:e>
+                    <m:eqArr>
+                      <m:eqArrPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:eqArrPr>
+                      <m:e>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="bi"/>
+                          </m:rPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <m:t>0,0042</m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="bi"/>
+                          </m:rPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <m:t>±</m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="bi"/>
+                          </m:rPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <m:t xml:space="preserve"> </m:t>
+                        </m:r>
+                      </m:e>
+                      <m:e>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="bi"/>
+                          </m:rPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <m:t xml:space="preserve"> </m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="bi"/>
+                          </m:rPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <m:t>±</m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="bi"/>
+                          </m:rPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <m:t xml:space="preserve"> 0,0001</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:eqArr>
+                  </m:e>
+                </m:d>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="bi"/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> </m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:type m:val="skw"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="bi"/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <m:t>1</m:t>
+                    </m:r>
+                  </m:num>
+                  <m:den>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="bi"/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <m:t>℃</m:t>
+                    </m:r>
+                  </m:den>
+                </m:f>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="293EE82C" w14:textId="77777777" w:rsidR="00105491" w:rsidRDefault="00105491" w:rsidP="00105491">
+            <w:pPr>
+              <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:position w:val="-12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1939" w:dyaOrig="361" w14:anchorId="4FBD38F5">
+                <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:96.6pt;height:17.9pt" o:ole="">
+                  <v:imagedata r:id="rId18" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1046" DrawAspect="Content" ObjectID="_1840576904" r:id="rId19"/>
+              </w:object>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7F2ACE" w14:textId="77777777" w:rsidR="00105491" w:rsidRDefault="00105491" w:rsidP="00105491">
+            <w:pPr>
+              <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00904964" w14:paraId="4730F2AB" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00BF75F6">
+          <w:p w14:paraId="6A0562A3" w14:textId="7EBD2C0A" w:rsidR="00904964" w:rsidRDefault="00105491">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Дворнік</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Запара Г</w:t>
+            </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> І., 31</w:t>
+              <w:t>., 31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>9 гр.</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF75F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="6BA5E9E5" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">U = </w:t>
             </w:r>
             <w:r w:rsidR="002B4229" w:rsidRPr="002B4229">
               <w:rPr>
@@ -8643,51 +8268,51 @@
               <w:t>26,74 ± 0,04</w:t>
             </w:r>
             <w:r w:rsidR="002B4229" w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> B</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="570AD87F" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">t = </w:t>
             </w:r>
             <w:r w:rsidR="002B4229" w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
@@ -8725,51 +8350,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ч</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="562065F7" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">R </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -8846,84 +8471,73 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4,5)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ом </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00BA6262">
+          <w:p w14:paraId="33F488CD" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00BA6262">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
                 <w:oMath/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="24"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
-                  <m:t>А</m:t>
-[...10 lines deleted...]
-                  <m:t xml:space="preserve"> = </m:t>
+                  <m:t xml:space="preserve">А = </m:t>
                 </m:r>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
                         <w:lang w:val="uk-UA"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num>
                     <m:sSup>
                       <m:sSupPr>
                         <m:ctrlPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                             <w:b/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="24"/>
                             <w:lang w:val="uk-UA"/>
@@ -8977,87 +8591,125 @@
                         <w:sz w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <m:t>t</m:t>
                     </m:r>
                   </m:num>
                   <m:den>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:sz w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <m:t>R</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF75F6">
+      <w:tr w:rsidR="00BF75F6" w14:paraId="2C47EA4E" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF75F6" w:rsidRDefault="00BF75F6" w:rsidP="00BF75F6">
+          <w:p w14:paraId="3BDA6DED" w14:textId="6A391CD8" w:rsidR="00BF75F6" w:rsidRDefault="00105491" w:rsidP="00BF75F6">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Качка Є., 319 гр.</w:t>
+              <w:t>Мальківська</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.,</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF75F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF75F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF75F6" w:rsidRPr="002B4229" w:rsidRDefault="00BF75F6" w:rsidP="00BF75F6">
+          <w:p w14:paraId="45B7F4D7" w14:textId="77777777" w:rsidR="00BF75F6" w:rsidRPr="002B4229" w:rsidRDefault="00BF75F6" w:rsidP="00BF75F6">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">F = </w:t>
             </w:r>
             <w:r w:rsidR="002B4229" w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
@@ -9129,51 +8781,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Н</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF75F6" w:rsidRPr="002B4229" w:rsidRDefault="00BF75F6" w:rsidP="00BF75F6">
+          <w:p w14:paraId="3D38AA7B" w14:textId="77777777" w:rsidR="00BF75F6" w:rsidRPr="002B4229" w:rsidRDefault="00BF75F6" w:rsidP="00BF75F6">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">S = </w:t>
             </w:r>
             <w:r w:rsidR="002B4229" w:rsidRPr="002B4229">
               <w:rPr>
@@ -9234,51 +8886,51 @@
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00BF75F6" w:rsidRPr="002B4229" w:rsidRDefault="00BF75F6" w:rsidP="00BF75F6">
+          <w:p w14:paraId="41F10A5F" w14:textId="77777777" w:rsidR="00BF75F6" w:rsidRPr="002B4229" w:rsidRDefault="00BF75F6" w:rsidP="00BF75F6">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">t </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
@@ -9374,201 +9026,221 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF75F6" w:rsidRPr="002B4229" w:rsidRDefault="00BF75F6" w:rsidP="00BF75F6">
+          <w:p w14:paraId="5727C89C" w14:textId="77777777" w:rsidR="00BF75F6" w:rsidRPr="002B4229" w:rsidRDefault="00BF75F6" w:rsidP="00BF75F6">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:position w:val="-24"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="927" w:dyaOrig="574" w14:anchorId="445913AE">
-                <v:shape id="_x0000_i1136" type="#_x0000_t75" style="width:46.35pt;height:28.8pt" o:ole="">
+              <w:object w:dxaOrig="927" w:dyaOrig="574" w14:anchorId="06C1A7CE">
+                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:46.5pt;height:28.6pt" o:ole="">
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1136" DrawAspect="Content" ObjectID="_1807530726" r:id="rId21"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1840576905" r:id="rId21"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="47D60A8D" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00BF75F6" w:rsidP="00BF75F6">
+          <w:p w14:paraId="5DF47FCF" w14:textId="7F538E6F" w:rsidR="00904964" w:rsidRDefault="00F4328F" w:rsidP="00F4328F">
             <w:pPr>
-              <w:ind w:firstLine="0"/>
+              <w:ind w:left="-81" w:right="-93" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Куруц</w:t>
+              <w:t>Шльомка</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> М</w:t>
+              <w:t xml:space="preserve"> К., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Шльомка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
+            <w:r w:rsidR="00BF75F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E521C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t>9</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
+          <w:p w14:paraId="07D8215D" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00105491" w:rsidP="002B4229">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>L</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
@@ -9612,66 +9284,66 @@
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>мГн</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
+          <w:p w14:paraId="09849540" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00105491" w:rsidP="002B4229">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <m:t>L</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
@@ -9715,158 +9387,169 @@
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>мГн</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="3E5E6F06" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:position w:val="-26"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="1357" w:dyaOrig="608">
-                <v:shape id="_x0000_i1074" type="#_x0000_t75" style="width:67.95pt;height:30.6pt" o:ole="">
+              <w:object w:dxaOrig="1357" w:dyaOrig="608" w14:anchorId="4E4F482D">
+                <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:68pt;height:30.4pt" o:ole="">
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1074" DrawAspect="Content" ObjectID="_1807530727" r:id="rId23"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1840576906" r:id="rId23"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="48240322" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00BF75F6">
+          <w:p w14:paraId="795FA719" w14:textId="20C67C1E" w:rsidR="00904964" w:rsidRDefault="00F4328F">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Ніколаєнко Д</w:t>
+              <w:t>Горбашов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="659A6F27" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidR="00BF75F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="70A71BC8" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">F = </w:t>
             </w:r>
             <w:r w:rsidR="002B4229">
               <w:rPr>
@@ -9902,68 +9585,68 @@
               <w:t xml:space="preserve"> ±0,0002</w:t>
             </w:r>
             <w:r w:rsidR="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>МН</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E521C5" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="55E1C815" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="51C5B45B" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">v = </w:t>
             </w:r>
             <w:r w:rsidR="002B4229">
               <w:rPr>
@@ -10041,240 +9724,251 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> м/с</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E521C5" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="28A4E206" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:position w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="1889" w:dyaOrig="295">
-                <v:shape id="_x0000_i1141" type="#_x0000_t75" style="width:94.5pt;height:14.85pt" o:ole="">
+              <w:object w:dxaOrig="1889" w:dyaOrig="295" w14:anchorId="5290C4FB">
+                <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:94.35pt;height:14.75pt" o:ole="">
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1141" DrawAspect="Content" ObjectID="_1807530728" r:id="rId25"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1035" DrawAspect="Content" ObjectID="_1840576907" r:id="rId25"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229">
+          <w:p w14:paraId="587FC749" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Cambria Math"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:sz w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <m:t>P = F∙v∙cos α</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00904964">
+          <w:p w14:paraId="390D23D2" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00904964">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Cambria Math"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="36967C28" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00BF75F6">
+          <w:p w14:paraId="28991302" w14:textId="76F38E11" w:rsidR="00904964" w:rsidRDefault="00F4328F">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Новіков В</w:t>
+              <w:t>Ієвлева</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Д</w:t>
             </w:r>
             <w:r w:rsidR="00E521C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="137AFD89" w14:textId="626399F8" w:rsidR="00904964" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidR="00BF75F6">
-[...6 lines deleted...]
-              <w:t>9</w:t>
+            <w:r w:rsidR="00F4328F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B4229" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
+          <w:p w14:paraId="705D2105" w14:textId="77777777" w:rsidR="002B4229" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>m=</m:t>
                 </m:r>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>520</m:t>
                     </m:r>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
@@ -10285,74 +9979,74 @@
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>10</m:t>
                     </m:r>
                   </m:e>
                 </m:d>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>г</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5" w:rsidP="002B4229">
+          <w:p w14:paraId="3FC8BC1F" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5" w:rsidP="002B4229">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4229">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
+          <w:p w14:paraId="12E5BC1E" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>r=(51,2</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
@@ -10378,1369 +10072,353 @@
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <m:t>см</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00E521C5" w:rsidRPr="002B4229">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
+          <w:p w14:paraId="126E8FFC" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>J=m</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>⋅</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>r</m:t>
                     </m:r>
                   </m:e>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <m:t>2</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904964">
+      <w:tr w:rsidR="00904964" w14:paraId="40932421" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00BF75F6">
+          <w:p w14:paraId="2CD0314A" w14:textId="0F373F77" w:rsidR="00904964" w:rsidRDefault="00F4328F">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Олійник Д</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">., </w:t>
+              <w:t>Інші студ. Гр. 318</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00904964" w:rsidRDefault="00E521C5">
+          <w:p w14:paraId="49FFBD6C" w14:textId="7D450E67" w:rsidR="00904964" w:rsidRDefault="00904964">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
+          <w:p w14:paraId="7312B465" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="002B4229">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:position w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:object w:dxaOrig="2285" w:dyaOrig="290" w14:anchorId="16E1BAD6">
+                <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:114.05pt;height:14.3pt" o:ole="">
+                  <v:imagedata r:id="rId26" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1036" DrawAspect="Content" ObjectID="_1840576908" r:id="rId27"/>
+              </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
+          <w:p w14:paraId="2F9F7091" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="00E521C5">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...97 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="002B4229">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:position w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:object w:dxaOrig="2246" w:dyaOrig="283" w14:anchorId="6CC95B90">
+                <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:112.7pt;height:13.85pt" o:ole="">
+                  <v:imagedata r:id="rId28" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1840576909" r:id="rId29"/>
+              </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
-[...218 lines deleted...]
-          <w:p w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
+          <w:p w14:paraId="12AE377B" w14:textId="77777777" w:rsidR="00904964" w:rsidRPr="002B4229" w:rsidRDefault="002B4229" w:rsidP="002B4229">
             <w:pPr>
               <w:ind w:left="-107" w:right="-108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <m:t>tgα=</m:t>
                 </m:r>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num>
                     <m:func>
                       <m:funcPr>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                             <w:b/>
                             <w:bCs/>
                             <w:i/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:funcPr>
                       <m:fName>
                         <m:r>
                           <m:rPr>
                             <m:sty m:val="bi"/>
                           </m:rPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>sin</m:t>
                         </m:r>
                       </m:fName>
                       <m:e>
                         <m:r>
                           <m:rPr>
                             <m:sty m:val="bi"/>
                           </m:rPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>α</m:t>
                         </m:r>
                       </m:e>
                     </m:func>
                   </m:num>
                   <m:den>
                     <m:func>
                       <m:funcPr>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                             <w:b/>
                             <w:bCs/>
                             <w:i/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:funcPr>
                       <m:fName>
                         <m:r>
                           <m:rPr>
                             <m:sty m:val="bi"/>
                           </m:rPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>cos</m:t>
                         </m:r>
                       </m:fName>
                       <m:e>
                         <m:r>
                           <m:rPr>
                             <m:sty m:val="bi"/>
                           </m:rPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <m:t>α</m:t>
                         </m:r>
                       </m:e>
                     </m:func>
-                    <m:ctrlPr>
-[...630 lines deleted...]
-                    </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00904964" w:rsidRDefault="00904964"/>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="0D911D71" w14:textId="77777777" w:rsidR="00904964" w:rsidRDefault="00904964"/>
+    <w:p w14:paraId="13233DD0" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="562"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Методика р</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>озрахунку</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
@@ -11758,51 +10436,51 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>лежно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ід роду </w:t>
       </w:r>
       <w:r>
         <w:t>ФВ):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="4A070C29" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Записат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
@@ -12005,186 +10683,186 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r>
         <w:t>ям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> при</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ладів)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="0B6A5232" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRPr="003D0C0A" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="08DFFEB7" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRPr="003D0C0A" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0C0A">
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0C0A">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0C0A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0C0A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0C0A">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="143B6EF3" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="471C2A28" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>В загальному випадку одна або кілька величин-аргументів також можуть бути опосередкованими</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(тобто обрахованими за попередніми вимірюваннями) або бути фізичними сталими.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRPr="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="1E8A1E1E" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRPr="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="562"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">!!! </w:t>
       </w:r>
       <w:r w:rsidRPr="00E521C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Функціональна залежність наведена в останньому стовпці</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблиці</w:t>
       </w:r>
       <w:r w:rsidRPr="00E521C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="33B239B8" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Визначити оцінку дійсного значення опосередкованої величини</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0C0A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
@@ -12208,62 +10886,61 @@
               </w:rPr>
               <m:t>Y</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>вим</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, підставив в формулу виміряні (обраховані) значення аргументів. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="575D12FF" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3). Визначити</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>абсолютну</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>хибку опосередкованої величини</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> методом част</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -12415,59 +11092,59 @@
         <w:t xml:space="preserve">їх </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>абсолютн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>их</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> по</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>хибок</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="28AEA198" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="4E7A1FB5" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:lang w:val="uk-UA"/>
             </w:rPr>
             <m:t>∆</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:lang w:val="en-US"/>
@@ -12693,58 +11370,58 @@
             <m:t>∆Z</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:lang w:val="uk-UA"/>
             </w:rPr>
             <m:t>,</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <m:t xml:space="preserve">   </m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="3E1F3447" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="4E25533F" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">де </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>∂ - символ част</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -12766,79 +11443,90 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> по</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>хідної</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="003338C7">
+    <w:p w14:paraId="733C50A1" w14:textId="77777777" w:rsidR="00F4328F" w:rsidRDefault="00F4328F" w:rsidP="003338C7">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="08F76E5C" w14:textId="5D46767C" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="003338C7">
+      <w:pPr>
+        <w:ind w:firstLineChars="200" w:firstLine="560"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Визначити відносну похибку значення опосередкованої величини</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="17516411" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRPr="003D0C0A" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="28788CD6" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRPr="003D0C0A" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>δ</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t xml:space="preserve"> = ±</m:t>
         </m:r>
         <m:f>
@@ -12901,95 +11589,95 @@
                   </w:rPr>
                   <m:t>вим</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:den>
         </m:f>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>100%</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="003D0C0A">
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="33BFAB1C" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="562"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="5B1421F1" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="562"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>При</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>клад</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="2E671369" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Визначити максимальні значення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>абсолютн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ої</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -13193,77 +11881,77 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> границею вимірювання </w:t>
       </w:r>
       <w:r>
         <w:t>150 мА с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>клало</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 100 мА. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Внутрішні опори приладів не враховувати.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="43607C76" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="6793821F" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:object w:dxaOrig="3994" w:dyaOrig="1783">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId32" o:title=""/>
+        <w:object w:dxaOrig="3994" w:dyaOrig="1783" w14:anchorId="0C0A5D81">
+          <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:199.9pt;height:88.55pt" o:ole="">
+            <v:imagedata r:id="rId30" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1142" DrawAspect="Content" ObjectID="_1807530732" r:id="rId33"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1039" DrawAspect="Content" ObjectID="_1840576910" r:id="rId31"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="20F3D580" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="45525B1A" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рис. 1 - Схема </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">вимірювання </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>пад</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>іння</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -13273,83 +11961,83 @@
         <w:t>напр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>уги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>на резистор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="037DD8DA" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="0DF4E5F6" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="560"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Розв'язання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="0726BBC7" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="73FE779D" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="560"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Функц</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ональна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> за</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -13452,68 +12140,68 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Ома </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> м</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ає</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> вид</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="043FB654" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-44"/>
         </w:rPr>
-        <w:object w:dxaOrig="3266" w:dyaOrig="1099">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId34" o:title=""/>
+        <w:object w:dxaOrig="3266" w:dyaOrig="1099" w14:anchorId="04B1DB75">
+          <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:163.25pt;height:55.45pt" o:ole="">
+            <v:imagedata r:id="rId32" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1143" DrawAspect="Content" ObjectID="_1807530733" r:id="rId35"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1040" DrawAspect="Content" ObjectID="_1840576911" r:id="rId33"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="1B426466" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="560"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Абсолютн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>хибку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> в</w:t>
@@ -13560,51 +12248,51 @@
         <w:t>ожні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">й </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>виміряні</w:t>
       </w:r>
       <w:r>
         <w:t>й величин</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="5D125327" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>ΔR=</m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
@@ -13640,59 +12328,58 @@
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                 </w:rPr>
                 <m:t>∂R</m:t>
               </m:r>
             </m:num>
             <m:den>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                 </w:rPr>
                 <m:t>∂I</m:t>
               </m:r>
             </m:den>
           </m:f>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>ΔI.</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="230CDE8E" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="560"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Межі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>абсолютн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:t>х по</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>хибок</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -13771,85 +12458,85 @@
         </w:rPr>
         <w:t xml:space="preserve">вимірювальних </w:t>
       </w:r>
       <w:r>
         <w:t>при</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ладів</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> будут</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ь</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="3FC2A9D4" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-24"/>
         </w:rPr>
-        <w:object w:dxaOrig="4792" w:dyaOrig="776">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId36" o:title=""/>
+        <w:object w:dxaOrig="4792" w:dyaOrig="776" w14:anchorId="363CD6D2">
+          <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:240.15pt;height:38.9pt" o:ole="">
+            <v:imagedata r:id="rId34" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1144" DrawAspect="Content" ObjectID="_1807530734" r:id="rId37"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1041" DrawAspect="Content" ObjectID="_1840576912" r:id="rId35"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="29FA055B" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-24"/>
         </w:rPr>
-        <w:object w:dxaOrig="5579" w:dyaOrig="808">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId38" o:title=""/>
+        <w:object w:dxaOrig="5579" w:dyaOrig="808" w14:anchorId="5709FC6C">
+          <v:shape id="_x0000_i1042" type="#_x0000_t75" style="width:278.6pt;height:40.7pt" o:ole="">
+            <v:imagedata r:id="rId36" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1145" DrawAspect="Content" ObjectID="_1807530735" r:id="rId39"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1042" DrawAspect="Content" ObjectID="_1840576913" r:id="rId37"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="77AC37A4" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Тод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">межі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -13895,122 +12582,122 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>опо</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ру</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="24DF88A3" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-116"/>
         </w:rPr>
-        <w:object w:dxaOrig="9119" w:dyaOrig="2224">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId40" o:title=""/>
+        <w:object w:dxaOrig="9119" w:dyaOrig="2224" w14:anchorId="352595AC">
+          <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:456.15pt;height:111.8pt" o:ole="">
+            <v:imagedata r:id="rId38" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1146" DrawAspect="Content" ObjectID="_1807530736" r:id="rId41"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1043" DrawAspect="Content" ObjectID="_1840576914" r:id="rId39"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="2E89AB02" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">межі відносної </w:t>
       </w:r>
       <w:r>
         <w:t>по</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>хибки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>опо</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ру</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="727244BD" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRPr="00B6472C" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="24C3FEC6" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRPr="00B6472C" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>δR=</m:t>
           </m:r>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>±</m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
@@ -14138,59 +12825,59 @@
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>±</m:t>
           </m:r>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>2,265%</m:t>
           </m:r>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>≈±</m:t>
           </m:r>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>2,3%.</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="0E11AC01" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="57004D12" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="560"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Якщо потрібно визначити межі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> по</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -14469,51 +13156,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>мож</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ливих</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="419999E9" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="560"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Якщо потрібно </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>зн</w:t>
       </w:r>
@@ -14795,154 +13482,148 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>в).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тобто</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="3CB2487A" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="560"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
+    <w:p w14:paraId="1E933914" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRDefault="00E521C5" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-82"/>
         </w:rPr>
-        <w:object w:dxaOrig="9355" w:dyaOrig="2535">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId42" o:title=""/>
+        <w:object w:dxaOrig="9355" w:dyaOrig="2535" w14:anchorId="7DEBCA89">
+          <v:shape id="_x0000_i1044" type="#_x0000_t75" style="width:467.8pt;height:127pt" o:ole="">
+            <v:imagedata r:id="rId40" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1147" DrawAspect="Content" ObjectID="_1807530737" r:id="rId43"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1044" DrawAspect="Content" ObjectID="_1840576915" r:id="rId41"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D49FE" w:rsidRDefault="00E521C5" w:rsidP="004D49FE">
+    <w:p w14:paraId="1101760E" w14:textId="77777777" w:rsidR="004D49FE" w:rsidRDefault="00E521C5" w:rsidP="004D49FE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D49FE">
         <w:t xml:space="preserve">а </w:t>
       </w:r>
       <w:r w:rsidR="004D49FE">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">межі відносної </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">вірогідної </w:t>
+        <w:t xml:space="preserve">межі відносної вірогідної </w:t>
       </w:r>
       <w:r w:rsidR="004D49FE">
         <w:t>по</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004D49FE">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>хибки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004D49FE">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004D49FE">
         <w:t>опо</w:t>
       </w:r>
       <w:r w:rsidR="004D49FE">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ру</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="004D49FE" w:rsidRDefault="004D49FE" w:rsidP="004D49FE">
+    <w:p w14:paraId="001ABD00" w14:textId="77777777" w:rsidR="004D49FE" w:rsidRDefault="004D49FE" w:rsidP="004D49FE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D49FE" w:rsidRPr="00B6472C" w:rsidRDefault="004D49FE" w:rsidP="004D49FE">
+    <w:p w14:paraId="1CD1482C" w14:textId="77777777" w:rsidR="004D49FE" w:rsidRPr="00B6472C" w:rsidRDefault="004D49FE" w:rsidP="004D49FE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>δR=</m:t>
           </m:r>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>±</m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
@@ -15007,141 +13688,111 @@
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>100%=</m:t>
           </m:r>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>±</m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:bCs/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                 </w:rPr>
-                <m:t>0</m:t>
-[...11 lines deleted...]
-                <m:t>75</m:t>
+                <m:t>0,75</m:t>
               </m:r>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                 </w:rPr>
                 <m:t>Ом</m:t>
               </m:r>
             </m:num>
             <m:den>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                 </w:rPr>
                 <m:t>100</m:t>
               </m:r>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math"/>
                 </w:rPr>
                 <m:t>Ом</m:t>
               </m:r>
             </m:den>
           </m:f>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
             </w:rPr>
             <m:t>⋅</m:t>
           </m:r>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>100%=</m:t>
           </m:r>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
             <m:t>±</m:t>
           </m:r>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math"/>
             </w:rPr>
-            <m:t>0</m:t>
-[...17 lines deleted...]
-            <m:t>5%.</m:t>
+            <m:t>0,75%.</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w:rsidR="004D49FE" w:rsidRDefault="004D49FE" w:rsidP="00E521C5">
+    <w:p w14:paraId="23CA890B" w14:textId="77777777" w:rsidR="004D49FE" w:rsidRDefault="004D49FE" w:rsidP="00E521C5">
       <w:pPr>
         <w:ind w:firstLine="560"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E521C5" w:rsidRPr="004D49FE" w:rsidRDefault="00E521C5" w:rsidP="004D49FE">
+    <w:p w14:paraId="2BF830AE" w14:textId="77777777" w:rsidR="00E521C5" w:rsidRPr="004D49FE" w:rsidRDefault="00E521C5" w:rsidP="004D49FE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54561">
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54561">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Відповідь</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54561">
@@ -15333,121 +13984,123 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="167"/>
+  <w:zoom w:val="bestFit" w:percent="168"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:spaceForUL/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="402A3498"/>
     <w:rsid w:val="001020B9"/>
+    <w:rsid w:val="00105491"/>
     <w:rsid w:val="00154390"/>
     <w:rsid w:val="002B4229"/>
     <w:rsid w:val="003338C7"/>
     <w:rsid w:val="003B7720"/>
     <w:rsid w:val="004D49FE"/>
     <w:rsid w:val="004F7905"/>
     <w:rsid w:val="00657D45"/>
     <w:rsid w:val="00806A60"/>
     <w:rsid w:val="00904964"/>
     <w:rsid w:val="00BA6262"/>
     <w:rsid w:val="00BF75F6"/>
     <w:rsid w:val="00D619AD"/>
     <w:rsid w:val="00E32E93"/>
     <w:rsid w:val="00E521C5"/>
     <w:rsid w:val="00E5304A"/>
+    <w:rsid w:val="00F4328F"/>
     <w:rsid w:val="00FC2D9E"/>
     <w:rsid w:val="402A3498"/>
     <w:rsid w:val="43061BE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1063E771"/>
+  <w14:docId w14:val="196B7EAC"/>
   <w15:docId w15:val="{70E67A7D-6419-4BEC-AF39-7C7C2BFBF8E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15725,98 +14378,97 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16036,75 +14688,82 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>926</Words>
-  <Characters>5283</Characters>
+  <Words>877</Words>
+  <Characters>5002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6197</CharactersWithSpaces>
+  <CharactersWithSpaces>5868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tamara Chebykina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-11.2.0.11536</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>5E117039443B47D68A2D450663765E63</vt:lpwstr>
   </property>
 </Properties>