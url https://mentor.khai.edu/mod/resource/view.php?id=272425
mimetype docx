--- v0 (2025-11-08)
+++ v1 (2026-06-24)
@@ -1,108 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w:rsidR="00E0138E" w:rsidRPr="00653A31" w:rsidRDefault="00E0138E" w:rsidP="00E0138E">
+    <w:p w14:paraId="32FAB1F3" w14:textId="77777777" w:rsidR="00E0138E" w:rsidRPr="00653A31" w:rsidRDefault="00E0138E" w:rsidP="00E0138E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Практично-лабораторна робота </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>№3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00617F41">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E0138E" w:rsidRPr="00FF7EB0" w:rsidRDefault="00E0138E" w:rsidP="00E0138E">
+    <w:p w14:paraId="568978EA" w14:textId="77777777" w:rsidR="00E0138E" w:rsidRPr="00FF7EB0" w:rsidRDefault="00E0138E" w:rsidP="00E0138E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Багаторазові (багато</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>кратн</w:t>
@@ -142,51 +129,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ювання.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0138E" w:rsidRDefault="00E0138E" w:rsidP="00E0138E">
+    <w:p w14:paraId="72F08757" w14:textId="3BC01D56" w:rsidR="00E0138E" w:rsidRDefault="00E0138E" w:rsidP="00E0138E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -237,217 +224,247 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в р</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>озподіл</w:t>
       </w:r>
-      <w:r w:rsidR="0009401E">
+      <w:r w:rsidR="006D3F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0009401E">
+      <w:r w:rsidRPr="00E0138E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E0138E">
+        </w:rPr>
+        <w:t>. Критер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E0138E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E0138E">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>згоди</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>згоди</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF1A98">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247B97B7" w14:textId="77777777" w:rsidR="006D3F29" w:rsidRDefault="00BF1A98" w:rsidP="00E0138E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...6 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Перевірка розподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Перевірка розподіл</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0009401E">
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>у</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> результатів спостережень у вибірці </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108508BF" w14:textId="263F3051" w:rsidR="00BF1A98" w:rsidRDefault="00BF1A98" w:rsidP="00E0138E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> результатів на відповідність нормальному закону </w:t>
-[...6 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>на відповідність нормальному закону</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAD4FD7" w14:textId="77777777" w:rsidR="00BF1A98" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF1A98" w:rsidP="00E0138E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E0138E" w:rsidRPr="00BF1A98" w:rsidRDefault="00E0138E" w:rsidP="00BF1A98">
+    <w:p w14:paraId="45DCDDBF" w14:textId="0FAADFA7" w:rsidR="00E0138E" w:rsidRPr="00BF1A98" w:rsidRDefault="00E0138E" w:rsidP="00BF1A98">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Перевірка гіпотези про можливий закон ро</w:t>
       </w:r>
       <w:r w:rsidR="008E7746" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
@@ -467,51 +484,70 @@
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E7746" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">вибіркових даних </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>здійснюють за допомогою критерия згоди.</w:t>
+        <w:t>здійснюють за допомогою критер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іїв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> згоди.</w:t>
       </w:r>
       <w:r w:rsidR="008E7746" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="008E7746" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
@@ -710,63 +746,62 @@
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>зеса - См</w:t>
       </w:r>
       <w:r w:rsidR="008E7746" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>рнова.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0138E" w:rsidRPr="00CE2F7E" w:rsidRDefault="00E0138E" w:rsidP="00E0138E">
+    <w:p w14:paraId="4533BEC7" w14:textId="77777777" w:rsidR="00E0138E" w:rsidRPr="00E0138E" w:rsidRDefault="00E0138E" w:rsidP="00E0138E">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0138E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Критер</w:t>
       </w:r>
       <w:r w:rsidR="008E7746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
@@ -783,53 +818,52 @@
       </w:r>
       <w:r w:rsidR="008E7746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0138E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>рсона</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E4C1C" w:rsidRPr="00BF1A98" w:rsidRDefault="00E0138E" w:rsidP="0009401E">
+    <w:p w14:paraId="6D2AC2B0" w14:textId="05D739D9" w:rsidR="009E4C1C" w:rsidRPr="00BF1A98" w:rsidRDefault="00E0138E" w:rsidP="00BF1A98">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Критер</w:t>
       </w:r>
       <w:r w:rsidR="008E7746" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
@@ -840,60 +874,51 @@
         </w:rPr>
         <w:t>й П</w:t>
       </w:r>
       <w:r w:rsidR="008E7746" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рсона </w:t>
       </w:r>
       <w:r w:rsidR="008E7746" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(χ</w:t>
-[...8 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>(χ2</w:t>
       </w:r>
       <w:r w:rsidR="009E4C1C" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>– критерій) відповідає на питання: чи випадково</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (незнач</w:t>
       </w:r>
       <w:r w:rsidR="009E4C1C" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>но</w:t>
       </w:r>
@@ -1033,59 +1058,85 @@
         </w:rPr>
         <w:t xml:space="preserve"> теоретич</w:t>
       </w:r>
       <w:r w:rsidR="009E4C1C" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>их частот по</w:t>
       </w:r>
       <w:r w:rsidR="009E4C1C" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>траплянь</w:t>
+        <w:t>траплян</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ня</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в за</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">результатів спостережень або їх випадкових відхилень </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в за</w:t>
       </w:r>
       <w:r w:rsidR="009E4C1C" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>вданий</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E4C1C" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
@@ -1236,53 +1287,52 @@
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E4C1C" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">іншими </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">причинами. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0138E" w:rsidRPr="00BF1A98" w:rsidRDefault="00E0138E" w:rsidP="0009401E">
+    <w:p w14:paraId="1C7BD772" w14:textId="77777777" w:rsidR="00E0138E" w:rsidRPr="00BF1A98" w:rsidRDefault="00E0138E" w:rsidP="00BF1A98">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Однак </w:t>
       </w:r>
       <w:r w:rsidR="009E4C1C" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>це</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
@@ -1928,549 +1978,528 @@
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ми </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>спостережень</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE59BF" w:rsidRPr="00161ADE" w:rsidRDefault="00FE59BF" w:rsidP="00FE59BF">
+    <w:p w14:paraId="5604ED7B" w14:textId="77777777" w:rsidR="00FE59BF" w:rsidRPr="00161ADE" w:rsidRDefault="00FE59BF" w:rsidP="00FE59BF">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>МЕТОДИКА РОЗРАХУНКУ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00FE59BF" w:rsidP="0009401E">
-[...231 lines deleted...]
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="0009401E" w:rsidP="00FE59BF">
+    <w:p w14:paraId="161762F3" w14:textId="745A3BA2" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00FE59BF" w:rsidP="00FE59BF">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закон р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іркових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>можн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за допомогою </w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>стограм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>застосував</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>критер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">й </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>згоди</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>рсона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>За результатами отриманих випадкових спостережень будую</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3BC0E6" w14:textId="7D90140D" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00FE59BF">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="00FE59BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">ть </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00367F39">
+        <w:t xml:space="preserve">початку будують </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">дві </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:t>г</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE59BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>г</w:t>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стограму, </w:t>
       </w:r>
       <w:r w:rsidR="00FE59BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
+        <w:t xml:space="preserve">яка відображає </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE59BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">озподіл </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE59BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>стограм</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00367F39">
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE59BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>и</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:t>випадко</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE59BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>вих спостережень</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00367F39">
+      <w:r w:rsidR="00FE59BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">одна з яких </w:t>
+        <w:t>які отримані е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кспериментально, </w:t>
       </w:r>
       <w:r w:rsidR="00FE59BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">відображає </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:t>а потім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE59BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:r w:rsidR="00FE59BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>озподіл</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">озрахункову </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:t>(теоре</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>результат</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>тич</w:t>
       </w:r>
       <w:r w:rsidR="00FE59BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
+        <w:t>ну</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>) г</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE59BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">стограму. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00FE59BF" w:rsidP="00FE59BF">
+    <w:p w14:paraId="0163E903" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00FE59BF" w:rsidP="00FE59BF">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Можна будувати гістограму за результатами спостережень </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73504">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -2526,51 +2555,51 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00FE59BF">
+    <w:p w14:paraId="70EEC711" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00FE59BF">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
@@ -2903,93 +2932,67 @@
         <w:t>иці</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D73504">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73504" w:rsidRDefault="00D73504" w:rsidP="00D73504">
+    <w:p w14:paraId="2B4AA8D2" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00D73504">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Таблиц</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Таблица </w:t>
       </w:r>
       <w:r w:rsidR="00D73504">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Вар</w:t>
       </w:r>
       <w:r w:rsidR="00D73504">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2998,767 +3001,750 @@
         <w:t>ац</w:t>
       </w:r>
       <w:r w:rsidR="00D73504">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ійний</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ряд </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="844"/>
+        <w:gridCol w:w="894"/>
         <w:gridCol w:w="944"/>
         <w:gridCol w:w="944"/>
         <w:gridCol w:w="944"/>
         <w:gridCol w:w="944"/>
         <w:gridCol w:w="944"/>
         <w:gridCol w:w="944"/>
         <w:gridCol w:w="944"/>
         <w:gridCol w:w="944"/>
-        <w:gridCol w:w="836"/>
+        <w:gridCol w:w="960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidTr="007A1C54">
+      <w:tr w:rsidR="008E159D" w:rsidRPr="008E159D" w14:paraId="0FA2F80F" w14:textId="77777777" w:rsidTr="007A1C54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00602A8E" w:rsidP="00506924">
+          <w:p w14:paraId="6A3B5D59" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <m:oMathPara>
-[...28 lines deleted...]
-            </m:oMathPara>
+            <w:r w:rsidRPr="008E159D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:position w:val="-12"/>
+              </w:rPr>
+              <w:object w:dxaOrig="680" w:dyaOrig="420" w14:anchorId="0019687B">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:34pt;height:21pt" o:ole="">
+                  <v:imagedata r:id="rId5" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1838753040" r:id="rId6"/>
+              </w:object>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="0279101A" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="796B7714" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="2AC43EF8" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="45B06E82" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="1C8C56D5" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="4EEBE88B" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="4B44FB0E" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="30602AC5" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="74558382" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidTr="007A1C54">
+      <w:tr w:rsidR="008E159D" w:rsidRPr="008E159D" w14:paraId="7A572C30" w14:textId="77777777" w:rsidTr="007A1C54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="7A13053A" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="46BC8199" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="48C4AA6A" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="3BCA8A90" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="643278EC" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="7F55E1ED" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="1CC94C64" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="71846594" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="7F39C304" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="65FB7227" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidTr="007A1C54">
+      <w:tr w:rsidR="008E159D" w:rsidRPr="008E159D" w14:paraId="371D511F" w14:textId="77777777" w:rsidTr="007A1C54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="7D472E76" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="2ECE5CFB" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="3DD1C341" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="333C65B0" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="2F15D8F2" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="743084BE" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="04615C25" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="2618B94E" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+          <w:p w14:paraId="1D89B237" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E159D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00602A8E" w:rsidP="00506924">
+          <w:p w14:paraId="4686A965" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <m:oMathPara>
-[...28 lines deleted...]
-            </m:oMathPara>
+            <w:r w:rsidRPr="008E159D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:position w:val="-14"/>
+              </w:rPr>
+              <w:object w:dxaOrig="740" w:dyaOrig="440" w14:anchorId="69C9E61C">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:37.1pt;height:21.9pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1838753041" r:id="rId8"/>
+              </w:object>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="7ABDEC66" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00C47D17">
+    <w:p w14:paraId="6322F299" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00C47D17">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
@@ -3806,74 +3792,55 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> арифметич</w:t>
       </w:r>
       <w:r w:rsidR="00096415">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>не значення</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-6"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:object w:dxaOrig="260" w:dyaOrig="300">
-[...20 lines deleted...]
-            <v:imagedata r:id="rId6" o:title=""/>
+        <w:object w:dxaOrig="260" w:dyaOrig="300" w14:anchorId="018DBF8E">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:14.75pt;height:17pt" o:ole="">
+            <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1807013499" r:id="rId7"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1838753042" r:id="rId10"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>або</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:acc>
@@ -4075,88 +4042,103 @@
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>значен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00096415">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ь</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00096415">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>випадкових відхилень</w:t>
+        <w:t xml:space="preserve">випадкових </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00096415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>відхилень</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17" w:rsidRPr="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C47D17" w:rsidRPr="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>v</w:t>
@@ -4236,127 +4218,92 @@
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17" w:rsidRPr="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="4EC1C700" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00096415">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Визначити </w:t>
       </w:r>
-      <w:r w:rsidR="00506924">
-[...33 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">шаг </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, з</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>адавшись</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -4427,518 +4374,242 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 9 для 40 – 100 вимірювань, 6 – 12 для 100 – 500 вимірювань до 12 – 22 </w:t>
       </w:r>
       <w:r w:rsidR="004E631C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>інтервалів для 1000 – 10000 вимірювань</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00367F39" w:rsidP="00D252BB">
+    <w:p w14:paraId="7AFC28A8" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00D252BB">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00367F39">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-30"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:object w:dxaOrig="2280" w:dyaOrig="800">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId8" o:title=""/>
+        <w:object w:dxaOrig="2280" w:dyaOrig="800" w14:anchorId="35FA639B">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:116.7pt;height:41.15pt" o:ole="">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1807013500" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1838753043" r:id="rId12"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="003D4F03">
+    <w:p w14:paraId="36B0B72F" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Визначити </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>границ</w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00367F39">
-[...54 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>полу</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>відкритих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>нтервал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <m:oMath>
-[...273 lines deleted...]
-      </m:oMath>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="-44"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2560" w:dyaOrig="1040" w14:anchorId="61CC13EA">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:106.45pt;height:43.4pt" o:ole="">
+            <v:imagedata r:id="rId13" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1838753044" r:id="rId14"/>
+        </w:object>
+      </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
@@ -5002,64 +4673,59 @@
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> по </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>вісі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> абсцис. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Дода</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Додавая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> значен</w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ня</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
@@ -5080,294 +4746,285 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00790026" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-12"/>
         </w:rPr>
-        <w:object w:dxaOrig="680" w:dyaOrig="420">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId10" o:title=""/>
+        <w:object w:dxaOrig="680" w:dyaOrig="420" w14:anchorId="6D24DECF">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:37.1pt;height:23.25pt" o:ole="">
+            <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1807013501" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1838753045" r:id="rId16"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">отримуємо </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>верхню гра</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ни</w:t>
       </w:r>
-      <w:r w:rsidRPr="00367F39">
-[...187 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:t>т.д</w:t>
+        </w:rPr>
+        <w:t>цу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t xml:space="preserve"> пер</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ого </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">напіввідкритого </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нтервала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>додавая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значення кроку до кінцевого значення першо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">го </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>отримуємо в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ерхню границ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>другого і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.д</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Навести </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>значен</w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
@@ -5397,51 +5054,51 @@
         </w:rPr>
         <w:t>ін</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>тервал</w:t>
       </w:r>
       <w:r w:rsidR="00B96276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>в.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="34704D2F" w14:textId="3BD9CA29" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
@@ -5494,583 +5151,506 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ж</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ого з </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E159D">
+      <w:r w:rsidR="006D3F29" w:rsidRPr="006D3F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t>к</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>нтервал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="00D252BB" w:rsidRDefault="00602A8E" w:rsidP="003D4F03">
+    <w:p w14:paraId="534DC603" w14:textId="1CEB4700" w:rsidR="008E159D" w:rsidRPr="00D252BB" w:rsidRDefault="006D3F29" w:rsidP="006D3F29">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <m:t>ν</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <m:t>с</m:t>
                 </m:r>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:i/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                         <w:lang w:val="uk-UA"/>
                       </w:rPr>
-                      <m:t>ер</m:t>
+                      <m:t>р</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                         <w:lang w:val="uk-UA"/>
                       </w:rPr>
                       <m:t>к</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sub>
             </m:sSub>
           </m:e>
           <m:sub>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <m:t>ν</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:func>
                   <m:funcPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:i/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:funcPr>
                   <m:fName>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                       <m:t>min</m:t>
                     </m:r>
                   </m:fName>
                   <m:e>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                            <w:b/>
-                            <w:bCs/>
                             <w:i/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
-                          <m:rPr>
-[...1 lines deleted...]
-                          </m:rPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                             <w:lang w:val="uk-UA"/>
                           </w:rPr>
                           <m:t>к</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
-                          <m:rPr>
-[...1 lines deleted...]
-                          </m:rPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                             <w:lang w:val="uk-UA"/>
                           </w:rPr>
                           <m:t>і</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:i/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:e>
                 </m:func>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sub>
             </m:sSub>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>+</m:t>
             </m:r>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <m:t>ν</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:func>
                   <m:funcPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:i/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:funcPr>
                   <m:fName>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                       <m:t>max</m:t>
                     </m:r>
                   </m:fName>
                   <m:e>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                            <w:b/>
-                            <w:bCs/>
                             <w:i/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
-                          <m:rPr>
-[...1 lines deleted...]
-                          </m:rPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                             <w:lang w:val="uk-UA"/>
                           </w:rPr>
                           <m:t>к</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
-                          <m:rPr>
-[...1 lines deleted...]
-                          </m:rPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                             <w:lang w:val="uk-UA"/>
                           </w:rPr>
                           <m:t>і</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:i/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:e>
                 </m:func>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sub>
             </m:sSub>
           </m:num>
           <m:den>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:den>
         </m:f>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>.</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidR="00D252BB" w:rsidRPr="003D4F03">
+      <w:r w:rsidR="00D252BB" w:rsidRPr="006D3F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D252BB" w:rsidRPr="003D4F03">
+      <w:r w:rsidR="00D252BB" w:rsidRPr="006D3F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D252BB" w:rsidRPr="003D4F03">
+      <w:r w:rsidR="00D252BB" w:rsidRPr="006D3F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D252BB" w:rsidRPr="003D4F03">
+      <w:r w:rsidRPr="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00D252BB" w:rsidRPr="006D3F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003D4F03" w:rsidRPr="003D4F03">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="69B234EF" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Визначити</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
@@ -6185,420 +5765,335 @@
         <w:t>нтер</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>вал</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00602A8E" w:rsidP="003D4F03">
+    <w:p w14:paraId="74A5987A" w14:textId="3CF27E4C" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="006D3F29" w:rsidP="006D3F29">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:firstLine="720"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>z</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>к</m:t>
             </m:r>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t xml:space="preserve">i </m:t>
             </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
           </m:sub>
         </m:sSub>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="36"/>
-            <w:szCs w:val="36"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
-                    <w:sz w:val="36"/>
-                    <w:szCs w:val="36"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:sz w:val="36"/>
-                    <w:szCs w:val="36"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <m:t>ν</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:sz w:val="36"/>
-                    <w:szCs w:val="36"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
-                  <m:t>се</m:t>
+                  <m:t>с</m:t>
                 </m:r>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:i/>
-                        <w:sz w:val="36"/>
-                        <w:szCs w:val="36"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
                         <w:lang w:val="uk-UA"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:sz w:val="36"/>
-                        <w:szCs w:val="36"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
                         <w:lang w:val="uk-UA"/>
                       </w:rPr>
                       <m:t>р</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:sz w:val="36"/>
-                        <w:szCs w:val="36"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
                         <w:lang w:val="uk-UA"/>
                       </w:rPr>
                       <m:t>к</m:t>
                     </m:r>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:sz w:val="36"/>
-                        <w:szCs w:val="36"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
                         <w:lang w:val="uk-UA"/>
                       </w:rPr>
                       <m:t>i</m:t>
                     </m:r>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:i/>
-                        <w:sz w:val="36"/>
-                        <w:szCs w:val="36"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
                         <w:lang w:val="uk-UA"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sub>
                 </m:sSub>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
-                    <w:sz w:val="36"/>
-                    <w:szCs w:val="36"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sub>
             </m:sSub>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>-</m:t>
             </m:r>
             <m:acc>
               <m:accPr>
-                <m:chr m:val="̅"/>
+                <m:chr m:val="̄"/>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
-                    <w:sz w:val="36"/>
-                    <w:szCs w:val="36"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:accPr>
               <m:e>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:sz w:val="36"/>
-                    <w:szCs w:val="36"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <m:t>ν</m:t>
                 </m:r>
               </m:e>
             </m:acc>
           </m:num>
           <m:den>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <m:t>S</m:t>
+              <m:t>S(ν)</m:t>
             </m:r>
-            <m:d>
-[...27 lines deleted...]
-            </m:d>
           </m:den>
         </m:f>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="36"/>
-            <w:szCs w:val="36"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>.</m:t>
         </m:r>
       </m:oMath>
+      <w:r w:rsidR="00D252BB" w:rsidRPr="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00642941">
+    <w:p w14:paraId="0FD7707E" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Визначити </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
@@ -6674,858 +6169,648 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> норм</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ованого</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормального р</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>озподіл</w:t>
-[...6 lines deleted...]
-        <w:t>у</w:t>
+        <w:t>озподілення</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="-24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1260" w:dyaOrig="540" w14:anchorId="1846EFCA">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:55.45pt;height:24.6pt" o:ole="">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1838753046" r:id="rId18"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D252BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по Таблиці  </w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D252BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D252BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:r w:rsidR="00D252BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озрахувати за формулою</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5703421A" w14:textId="32321E68" w:rsidR="008E159D" w:rsidRPr="00D252BB" w:rsidRDefault="008E159D" w:rsidP="006D3F29">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:object w:dxaOrig="200" w:dyaOrig="380" w14:anchorId="7469E495">
+          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:9.85pt;height:18.8pt" o:ole="">
+            <v:imagedata r:id="rId19" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1838753047" r:id="rId20"/>
+        </w:object>
       </w:r>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <m:t>y</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <m:t>к</m:t>
             </m:r>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <m:t>(</m:t>
         </m:r>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <m:t>z</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <m:t>к</m:t>
             </m:r>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
-          <m:rPr>
-[...220 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <m:t>)=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <m:t>1</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:rad>
               <m:radPr>
                 <m:degHide m:val="1"/>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:radPr>
               <m:deg/>
               <m:e>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
-                  <m:t>2</m:t>
-[...10 lines deleted...]
-                  <m:t>π</m:t>
+                  <m:t>2π</m:t>
                 </m:r>
               </m:e>
             </m:rad>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </m:ctrlPr>
           </m:den>
         </m:f>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <m:t>e</m:t>
             </m:r>
           </m:e>
           <m:sup>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
+              <m:t xml:space="preserve"> </m:t>
+            </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
               <m:t>-</m:t>
+            </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <m:t xml:space="preserve"> </m:t>
             </m:r>
             <m:f>
               <m:fPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:fPr>
               <m:num>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:i/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                       <m:t>z</m:t>
                     </m:r>
                   </m:e>
                   <m:sup>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                       <m:t>2</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
               </m:num>
               <m:den>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:den>
             </m:f>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sup>
         </m:sSup>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <m:t>.</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003D4F03">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00367F39" w:rsidP="008E159D">
+    <w:p w14:paraId="330BBF5B" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00367F39">
-[...15 lines deleted...]
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Так </w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>к функц</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">я </w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">визначена </w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>в област</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> по</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>зитивних</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> значен</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ь</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, то о</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">триману </w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>чис</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ьну</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> оц</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">нку </w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">потрібно </w:t>
       </w:r>
-      <w:r w:rsidR="00D252BB" w:rsidRPr="00367F39">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00D252BB" w:rsidRPr="00D252BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>подвоїти</w:t>
       </w:r>
-      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="00C47D17" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="64B8CCB7" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="00C47D17" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>8. В</w:t>
       </w:r>
       <w:r w:rsidR="00D252BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">изначити </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
@@ -7595,79 +6880,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> к</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">ожен </w:t>
-[...27 lines deleted...]
-        <w:t>відкритий і</w:t>
+        <w:t>ожен полувідкритий і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>нтервал (</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>загальна кількість і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>нтервал</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7695,448 +6952,377 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>якби</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> р</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>озпод</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006759AA">
+        <w:t xml:space="preserve">озподілен-ня </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>іл</w:t>
+        <w:t>п</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ідкорялось </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>п</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">вся </w:t>
+        <w:t xml:space="preserve">стандартному нормальному (гаусовому)  </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="az-Cyrl-AZ"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="00773FE9" w:rsidRDefault="00602A8E" w:rsidP="003D4F03">
+    <w:p w14:paraId="20926D56" w14:textId="0727E2BE" w:rsidR="008E159D" w:rsidRPr="00773FE9" w:rsidRDefault="006D3F29" w:rsidP="006D3F29">
       <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <m:t>n</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <m:t>i</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:e>
           <m:sub>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>ст</m:t>
             </m:r>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sub>
         </m:sSub>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>=N</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>h</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>S(ν)</m:t>
             </m:r>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:den>
         </m:f>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>y</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>к</m:t>
             </m:r>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>(</m:t>
         </m:r>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>z</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>к</m:t>
             </m:r>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>),</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00C47D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00C47D17" w:rsidRPr="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(5)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00C344E3">
+    <w:p w14:paraId="2C794274" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00C344E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">де </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
@@ -8184,193 +7370,184 @@
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>купн</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>) к</w:t>
+        <w:t>) ко</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ількість </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>оц</w:t>
       </w:r>
       <w:r w:rsidR="00C47D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>інюваних величин (випадкових відхилень чи спостережень)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00C344E3" w:rsidP="00C344E3">
+    <w:p w14:paraId="42F7172F" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00C344E3" w:rsidP="00C344E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="002C5BF9">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>г</w:t>
+        <w:t>шаг г</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>стограм</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRDefault="00C344E3" w:rsidP="00C344E3">
+    <w:p w14:paraId="1C414503" w14:textId="77777777" w:rsidR="008E159D" w:rsidRDefault="00C344E3" w:rsidP="00C344E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
@@ -8450,383 +7627,195 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>випадкових величин</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4F03" w:rsidRPr="003D4F03" w:rsidRDefault="006759AA" w:rsidP="00C24712">
+    <w:p w14:paraId="0F013CE4" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00C24712">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006759AA">
-[...165 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>9. По</w:t>
+      </w:r>
+      <w:r w:rsidR="00C344E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>будувати е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кспериментальну </w:t>
+      </w:r>
+      <w:r w:rsidR="00C344E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> теоретич</w:t>
+      </w:r>
+      <w:r w:rsidR="00C344E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ну</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г</w:t>
+      </w:r>
+      <w:r w:rsidR="00C344E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>стограм</w:t>
+      </w:r>
+      <w:r w:rsidR="00C344E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00C24712">
-[...112 lines deleted...]
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00643E95">
+    <w:p w14:paraId="3D899E2A" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00643E95">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">На </w:t>
       </w:r>
-      <w:r w:rsidR="006759AA">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C344E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>і</w:t>
-      </w:r>
+        <w:t>вісі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> абсцис </w:t>
       </w:r>
       <w:r w:rsidR="00C344E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">визначити </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -9158,51 +8147,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C344E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>які потрапили в кожен інтервал</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00C344E3">
+    <w:p w14:paraId="638598F5" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00C344E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Напри</w:t>
       </w:r>
       <w:r w:rsidR="00C344E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -9432,83 +8421,83 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> г</w:t>
       </w:r>
       <w:r w:rsidR="00C344E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>стограма.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="1749D7D5" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="06E9BE47" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A3579CF" wp14:editId="508EE113">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4114800" cy="1987550"/>
                 <wp:effectExtent l="57150" t="15875" r="19050" b="53975"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Групувати 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4114800" cy="1987550"/>
                           <a:chOff x="3141" y="9594"/>
@@ -10316,206 +9305,206 @@
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>ст</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="50357099" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="2D2D9060" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="480870D7" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="06DDCA44" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="05A5443C" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="303767BF" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:object w:dxaOrig="680" w:dyaOrig="420">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId14" o:title=""/>
+        <w:object w:dxaOrig="680" w:dyaOrig="420" w14:anchorId="145D7ECE">
+          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:34pt;height:21pt" o:ole="">
+            <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1807013503" r:id="rId15"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1838753048" r:id="rId22"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                              </w:t>
       </w:r>
       <w:r w:rsidR="00C344E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-14"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:object w:dxaOrig="740" w:dyaOrig="440">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId16" o:title=""/>
+        <w:object w:dxaOrig="740" w:dyaOrig="440" w14:anchorId="61D663B3">
+          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:37.55pt;height:21.9pt" o:ole="">
+            <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1807013504" r:id="rId17"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1838753049" r:id="rId24"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (= 10)                                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="5893DBD5" w14:textId="6AA8A00F" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Рисунок </w:t>
       </w:r>
       <w:r w:rsidR="00C344E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -10551,54 +9540,63 @@
       <w:r w:rsidR="00C344E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> р</w:t>
       </w:r>
       <w:r w:rsidR="00C344E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>озподілень</w:t>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ів випадкових величин</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00C344E3" w:rsidP="00C344E3">
+    <w:p w14:paraId="3B65653A" w14:textId="62115F12" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00C344E3" w:rsidP="00C344E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>На</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -10717,658 +9715,616 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> не с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>півпадають</w:t>
+        <w:t>півпада</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ють</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>але</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
+        <w:t xml:space="preserve"> к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ькісну оцінку цього неспівпадіння</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> можн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006759AA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">визначити, чи припустимо таке розхождення чи ні, тобто визначи-ти </w:t>
+        <w:t xml:space="preserve">розрахувати, застосував </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>к</w:t>
+        <w:t>критер</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
+        <w:t>ій</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>л</w:t>
-[...97 lines deleted...]
-        </w:rPr>
         <w:t>рсона.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="006759AA" w:rsidP="00C344E3">
+    <w:p w14:paraId="3BE93CA9" w14:textId="21744A1E" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00C344E3" w:rsidP="00C344E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>Рекомендація</w:t>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t>Якщо</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> в одном</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C344E3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>Якщо</w:t>
+        <w:t>чи</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в одном</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C344E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>у</w:t>
+        <w:t>декількох</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C344E3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>чи</w:t>
+        <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
+        <w:t xml:space="preserve">нтервалах не </w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>виявилося жо</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дного </w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>випадкового відхилення чи значення</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то </w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>кількість і ширину і</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00643E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C344E3">
+        <w:t>потрібно змінити (</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>декількох</w:t>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>озирити або</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вуз</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ит</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
+        <w:t xml:space="preserve"> пере</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>рахувати</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нки. </w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За </w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>результатам</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>будувати</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нові</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C344E3">
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
+        <w:t xml:space="preserve"> г</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">нтервалах не </w:t>
+        <w:t>стограм</w:t>
       </w:r>
       <w:r w:rsidR="00643E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>виявилося жо</w:t>
+        <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">дного </w:t>
-[...277 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00643E95" w:rsidP="00C344E3">
+    <w:p w14:paraId="7DC8EA05" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="00643E95" w:rsidP="00C344E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>Іноді</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -11757,120 +10713,120 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>п</w:t>
+        <w:t>знову п</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">будувати </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>г</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>стограм</w:t>
+        <w:t>сто-грам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006759AA" w:rsidRDefault="008E159D" w:rsidP="006759AA">
+    <w:p w14:paraId="1FC6BEB9" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="00C24712">
       <w:pPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="539"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidR="002609B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Визначити </w:t>
@@ -11986,821 +10942,830 @@
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> теоретич</w:t>
       </w:r>
       <w:r w:rsidR="002609B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>им р</w:t>
+        <w:t>им (стан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>дартн</w:t>
       </w:r>
       <w:r w:rsidR="002609B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>озподіл</w:t>
-[...8 lines deleted...]
-        <w:t>ами</w:t>
+        <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по </w:t>
-[...8 lines deleted...]
-        <w:t>кожному з</w:t>
+        <w:t>м) р</w:t>
+      </w:r>
+      <w:r w:rsidR="002609B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподіленням</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> по вс</w:t>
+      </w:r>
+      <w:r w:rsidR="002609B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="002609B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>нтервал</w:t>
-[...8 lines deleted...]
-        <w:t>ів</w:t>
+        <w:t xml:space="preserve">нтервалам, </w:t>
+      </w:r>
+      <w:r w:rsidR="002609B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>застосував і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>нтегра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>льн</w:t>
+      </w:r>
+      <w:r w:rsidR="002609B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>й критер</w:t>
+      </w:r>
+      <w:r w:rsidR="002609B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">й </w:t>
+      </w:r>
+      <w:r w:rsidR="002609B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">згоди </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="002609B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рсона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="006759AA">
-[...21 lines deleted...]
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="002609B2" w:rsidP="003D4F03">
+    <w:p w14:paraId="268F9141" w14:textId="73EA0F0A" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="002609B2" w:rsidP="006D3F29">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:nor/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="az-Cyrl-AZ"/>
           </w:rPr>
           <m:t>χ</m:t>
         </m:r>
         <m:sSubSup>
           <m:sSubSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubSupPr>
           <m:e>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <m:t xml:space="preserve"> </m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sub>
           <m:sup>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sup>
         </m:sSubSup>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="az-Cyrl-AZ"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <m:t>(</m:t>
             </m:r>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:iCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <m:t>n</m:t>
             </m:r>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-[...2 lines deleted...]
-                    <w:iCs/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-[...2 lines deleted...]
-                    <w:iCs/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                   <m:t xml:space="preserve"> </m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                   <m:t>i</m:t>
                 </m:r>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                    <w:lang w:val="az-Cyrl-AZ"/>
+                  </w:rPr>
+                </m:ctrlPr>
               </m:sub>
             </m:sSub>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <m:t xml:space="preserve"> </m:t>
             </m:r>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <m:t>-</m:t>
             </m:r>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                   <m:t>n</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-[...2 lines deleted...]
-                    <w:iCs/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                   <m:t xml:space="preserve">i </m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-[...2 lines deleted...]
-                    <w:iCs/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                   <m:t>ст</m:t>
                 </m:r>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sub>
             </m:sSub>
             <m:sSup>
               <m:sSupPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSupPr>
               <m:e>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                   <m:t>)</m:t>
                 </m:r>
               </m:e>
               <m:sup>
                 <m:r>
-                  <m:rPr>
-[...1 lines deleted...]
-                  </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:sup>
             </m:sSup>
           </m:num>
           <m:den>
             <m:sSup>
               <m:sSupPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSupPr>
               <m:e>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:i/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                         <w:lang w:val="az-Cyrl-AZ"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                         <w:lang w:val="az-Cyrl-AZ"/>
                       </w:rPr>
                       <m:t>n</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:b/>
-[...2 lines deleted...]
-                        <w:iCs/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                         <w:lang w:val="az-Cyrl-AZ"/>
                       </w:rPr>
                       <m:t>і</m:t>
                     </m:r>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:b/>
-[...2 lines deleted...]
-                        <w:iCs/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                         <w:lang w:val="az-Cyrl-AZ"/>
                       </w:rPr>
                       <m:t xml:space="preserve"> </m:t>
                     </m:r>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:b/>
-[...2 lines deleted...]
-                        <w:iCs/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                         <w:lang w:val="az-Cyrl-AZ"/>
                       </w:rPr>
                       <m:t>ст</m:t>
                     </m:r>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                         <w:lang w:val="az-Cyrl-AZ"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sub>
                 </m:sSub>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:e>
               <m:sup>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                    <w:b/>
-                    <w:bCs/>
                     <w:i/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                     <w:lang w:val="az-Cyrl-AZ"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sup>
             </m:sSup>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
             </m:ctrlPr>
           </m:den>
         </m:f>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="az-Cyrl-AZ"/>
           </w:rPr>
           <m:t>,</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidR="008E159D" w:rsidRPr="003D4F03">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:lang w:val="az-Cyrl-AZ"/>
           </w:rPr>
           <m:t>i=</m:t>
         </m:r>
         <m:bar>
           <m:barPr>
             <m:pos m:val="top"/>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
             </m:ctrlPr>
           </m:barPr>
           <m:e>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <m:t>1,</m:t>
             </m:r>
             <m:r>
-              <m:rPr>
-[...1 lines deleted...]
-              </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <m:t>к</m:t>
             </m:r>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
             </m:ctrlPr>
           </m:e>
         </m:bar>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:lang w:val="az-Cyrl-AZ"/>
           </w:rPr>
           <m:t>,</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
         <w:t>(6)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
+    <w:p w14:paraId="6CC4407B" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="008E159D" w:rsidP="008E159D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">де </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002609B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="32"/>
@@ -12975,388 +11940,379 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>в к</w:t>
       </w:r>
       <w:r w:rsidR="002609B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ожен і</w:t>
       </w:r>
       <w:r w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>нтервал.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="006759AA" w:rsidP="008E159D">
+    <w:p w14:paraId="3FEA8EAB" w14:textId="4C24D32E" w:rsidR="008E159D" w:rsidRPr="008E159D" w:rsidRDefault="007A1C54" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>І</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>нтегральну оц</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">нку </w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>можна отримати у</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> вс</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ьо</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> д</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>апазон</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">випадкових значень </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>шляхом с</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ум</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ува</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">я </w:t>
       </w:r>
-      <w:r w:rsidR="003D4F03" w:rsidRPr="008E159D">
+      <w:r w:rsidR="006D3F29" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-16"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:object w:dxaOrig="400" w:dyaOrig="540">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId18" o:title=""/>
+        <w:object w:dxaOrig="400" w:dyaOrig="540" w14:anchorId="339B140F">
+          <v:shape id="_x0000_i1081" type="#_x0000_t75" style="width:17.9pt;height:23.7pt" o:ole="">
+            <v:imagedata r:id="rId25" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1807013505" r:id="rId19"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1081" DrawAspect="Content" ObjectID="_1838753050" r:id="rId26"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-оц</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">нок: </w:t>
       </w:r>
-      <w:r w:rsidR="0009401E" w:rsidRPr="008E159D">
+      <w:r w:rsidR="006D3F29" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:object w:dxaOrig="1560" w:dyaOrig="920">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId20" o:title=""/>
+        <w:object w:dxaOrig="1560" w:dyaOrig="920" w14:anchorId="5F5D57F7">
+          <v:shape id="_x0000_i1087" type="#_x0000_t75" style="width:64.4pt;height:40.7pt" o:ole="">
+            <v:imagedata r:id="rId27" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1807013506" r:id="rId21"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1087" DrawAspect="Content" ObjectID="_1838753051" r:id="rId28"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">За </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>нем значимост</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -13370,106 +12326,106 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>дов</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">чої </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>в</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ро</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>гідності</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -13571,131 +12527,133 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">= 1) </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> числом ст</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>пен</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ів</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> свобод</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E376D2" w:rsidRPr="00BF2080">
-        <w:rPr>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>K</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>к – 3</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -13703,152 +12661,152 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> – к</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ількість і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>нтервал</w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">в, </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="007A1C54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">кількість </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="005C17BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>бмежень/вимог</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> для нормального стандартного р</w:t>
       </w:r>
       <w:r w:rsidR="005C17BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>озподіл</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D3F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidR="005C17BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005C17BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -13867,96 +12825,78 @@
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="005C17BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">визначимо </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">по </w:t>
-[...8 lines deleted...]
-        <w:t>Т</w:t>
+        <w:t>по таблиц</w:t>
+      </w:r>
+      <w:r w:rsidR="005C17BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>аблиц</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C5BF9" w:rsidRPr="002C5BF9">
-[...6 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> нижню </w:t>
       </w:r>
       <w:r w:rsidR="005C17BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -14005,414 +12945,501 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> функц</w:t>
       </w:r>
       <w:r w:rsidR="005C17BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ії</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004120E7" w:rsidRPr="008E159D">
+      <w:r w:rsidR="006D3F29" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-18"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:object w:dxaOrig="400" w:dyaOrig="560">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId22" o:title=""/>
+        <w:object w:dxaOrig="400" w:dyaOrig="560" w14:anchorId="1B049ABD">
+          <v:shape id="_x0000_i1088" type="#_x0000_t75" style="width:18.8pt;height:27.75pt" o:ole="">
+            <v:imagedata r:id="rId29" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1807013507" r:id="rId23"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1088" DrawAspect="Content" ObjectID="_1838753052" r:id="rId30"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005C17BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Якщо</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004120E7" w:rsidRPr="008E159D">
+      <w:r w:rsidR="006D3F29" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-18"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:object w:dxaOrig="2280" w:dyaOrig="560">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId24" o:title=""/>
+        <w:object w:dxaOrig="2280" w:dyaOrig="560" w14:anchorId="1AB10FBE">
+          <v:shape id="_x0000_i1089" type="#_x0000_t75" style="width:118.5pt;height:27.75pt" o:ole="">
+            <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1807013508" r:id="rId25"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1089" DrawAspect="Content" ObjectID="_1838753053" r:id="rId32"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, то р</w:t>
       </w:r>
       <w:r w:rsidR="005C17BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">озподіл випадкових величин </w:t>
-[...8 lines deleted...]
-        <w:t>відповідає</w:t>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C17BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">випадкових величин </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>нормальному закону</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> розподілу</w:t>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="005C17BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="005C17BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">корюється </w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нормальному закону. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E159D" w:rsidRDefault="005C17BB" w:rsidP="008E159D">
+    <w:p w14:paraId="247003D3" w14:textId="206A3781" w:rsidR="008E159D" w:rsidRDefault="005C17BB" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Якщо </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>критер</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D9700E">
+        <w:t>критерий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>иконується</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>обто</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="-18"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1300" w:dyaOrig="560" w14:anchorId="15B59FA7">
+          <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:60.8pt;height:25.05pt" o:ole="">
+            <v:imagedata r:id="rId33" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1045" DrawAspect="Content" ObjectID="_1838753054" r:id="rId34"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3F29" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="-18"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1380" w:dyaOrig="560" w14:anchorId="73BA82E9">
+          <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:63.5pt;height:24.15pt" o:ole="">
+            <v:imagedata r:id="rId35" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1046" DrawAspect="Content" ObjectID="_1838753055" r:id="rId36"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">то </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподі</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>й не в</w:t>
+        <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>иконується</w:t>
+        <w:t xml:space="preserve">вимірювань </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>, т</w:t>
+        <w:t>не</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>обто</w:t>
+        <w:t xml:space="preserve"> можна вважати </w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:object>
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="az-Cyrl-AZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гаусов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="az-Cyrl-AZ"/>
-[...1 lines deleted...]
-        <w:t>або</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="az-Cyrl-AZ"/>
-[...16 lines deleted...]
-      </w:r>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="az-Cyrl-AZ"/>
-[...100 lines deleted...]
-        <w:t>м. Тод</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>). Тод</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -14594,236 +13621,236 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ю </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>(закон розподілення)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, застосувати </w:t>
+        <w:t>(закон розподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>критері</w:t>
-[...8 lines deleted...]
-        <w:t>й</w:t>
+        <w:t>) і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0009401E">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">згоди </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у відповідності до критерія</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>рсона</w:t>
+        <w:t>рсо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>на п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дтвердит</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0009401E">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">і </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обрану гіпотезу щодо </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закону </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>розподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008E159D" w:rsidRPr="008E159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>п</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C575A">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00161ADE" w:rsidRPr="00161ADE" w:rsidRDefault="00161ADE" w:rsidP="00C24712">
+    <w:p w14:paraId="784F76FD" w14:textId="77777777" w:rsidR="00161ADE" w:rsidRPr="00161ADE" w:rsidRDefault="00161ADE" w:rsidP="00C24712">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Параметрич</w:t>
       </w:r>
@@ -14843,18826 +13870,1996 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> критер</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ії</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00745E02" w:rsidRDefault="00161ADE" w:rsidP="00A064BA">
+    <w:p w14:paraId="1B94B0BD" w14:textId="4831B084" w:rsidR="00161ADE" w:rsidRPr="00161ADE" w:rsidRDefault="00161ADE" w:rsidP="00161ADE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Застосовують для визначення відповідності </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> випадкових </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">величин нормальному </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закону </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>при мал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>х в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рках</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ≤</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>50…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>), ко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ли</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>будова</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стограм</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> криво</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>доцільн</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В цьому випадку розраховують </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кремі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>параметр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– ко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іє</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нт асиметр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">коефіцієнт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ксцес</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24712">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іє</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нт асиметр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> характеризу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> несиметричн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сть р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іє</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ксцес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>характеризує г</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">остро- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> плосковершинн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сть криво</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324CFAA2" w14:textId="77777777" w:rsidR="00C24712" w:rsidRDefault="00161ADE" w:rsidP="00161ADE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5318"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ко</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іє</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нт асиметр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4E37E6A0" w14:textId="77777777" w:rsidR="00161ADE" w:rsidRPr="00161ADE" w:rsidRDefault="00161ADE" w:rsidP="00C24712">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5318"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519776CB" w14:textId="01EEA437" w:rsidR="00161ADE" w:rsidRPr="00161ADE" w:rsidRDefault="002B7C85" w:rsidP="002B7C85">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2780" w:dyaOrig="800" w14:anchorId="553D1C27">
+          <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:122.55pt;height:34.9pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId37" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1047" DrawAspect="Content" ObjectID="_1838753056" r:id="rId38"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="00161ADE" w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00161ADE" w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00161ADE" w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2900" w:dyaOrig="859" w14:anchorId="246DF995">
+          <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:127pt;height:38.45pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId39" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1048" DrawAspect="Content" ObjectID="_1838753057" r:id="rId40"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="00161ADE" w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .     </w:t>
+      </w:r>
+      <w:r w:rsidR="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00161ADE" w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB52E73" w14:textId="2278766D" w:rsidR="00161ADE" w:rsidRPr="00161ADE" w:rsidRDefault="00161ADE" w:rsidP="00161ADE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Якщо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-14"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1780" w:dyaOrig="499" w14:anchorId="2A0C94CF">
+          <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:75.15pt;height:21.9pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId41" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1049" DrawAspect="Content" ObjectID="_1838753058" r:id="rId42"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, то р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вважають </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C3D069" w14:textId="77777777" w:rsidR="00161ADE" w:rsidRPr="00C24712" w:rsidRDefault="00161ADE" w:rsidP="00161ADE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іє</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ксцеса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1F35CC" w14:textId="77777777" w:rsidR="00C24712" w:rsidRPr="00161ADE" w:rsidRDefault="00C24712" w:rsidP="00C24712">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="540"/>
+        <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:snapToGrid w:val="0"/>
-[...718 lines deleted...]
-        <w:rPr>
           <w:bCs/>
-          <w:snapToGrid w:val="0"/>
-[...389 lines deleted...]
-        <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00161ADE" w:rsidRPr="00161ADE" w:rsidRDefault="00161ADE" w:rsidP="00745E02">
-[...492 lines deleted...]
-    <w:p w:rsidR="00161ADE" w:rsidRPr="00161ADE" w:rsidRDefault="00161ADE" w:rsidP="00161ADE">
+    <w:p w14:paraId="3A5F8AEE" w14:textId="3049BE91" w:rsidR="00161ADE" w:rsidRPr="00C24712" w:rsidRDefault="00161ADE" w:rsidP="00161ADE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C24712">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:object w:dxaOrig="3460" w:dyaOrig="880" w14:anchorId="3FB58E35">
+          <v:shape id="_x0000_i1050" type="#_x0000_t75" style="width:145.35pt;height:37.1pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId43" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1050" DrawAspect="Content" ObjectID="_1838753059" r:id="rId44"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00534390" w:rsidRPr="00745E02">
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:object w:dxaOrig="3920" w:dyaOrig="859" w14:anchorId="331D6C42">
+          <v:shape id="_x0000_i1051" type="#_x0000_t75" style="width:167.7pt;height:36.65pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId45" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1051" DrawAspect="Content" ObjectID="_1838753060" r:id="rId46"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .    </w:t>
+      </w:r>
+      <w:r w:rsidR="00C24712">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E61B2A9" w14:textId="6684EC1C" w:rsidR="00161ADE" w:rsidRPr="00161ADE" w:rsidRDefault="00161ADE" w:rsidP="00C24712">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Якщо</w:t>
+      <w:r w:rsidR="00C24712">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Якщо</w:t>
       </w:r>
       <w:r w:rsidRPr="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00745E02" w:rsidRPr="00161ADE">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:position w:val="-14"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:object w:dxaOrig="1780" w:dyaOrig="499">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId30" o:title=""/>
+        <w:object w:dxaOrig="1719" w:dyaOrig="499" w14:anchorId="0ACEF420">
+          <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:76.45pt;height:22.8pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId47" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1807013511" r:id="rId31"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1052" DrawAspect="Content" ObjectID="_1838753061" r:id="rId48"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, то р</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00C24712">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>озподіл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00C24712">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> вважають </w:t>
       </w:r>
       <w:r w:rsidRPr="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>нормальн</w:t>
-[...18 lines deleted...]
-        <w:t>м.</w:t>
+        <w:t>нормальным.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00745E02" w:rsidRDefault="00745E02" w:rsidP="00914369">
-[...64 lines deleted...]
-    <w:p w:rsidR="00745E02" w:rsidRDefault="00914369" w:rsidP="008E159D">
+    <w:p w14:paraId="050FF44F" w14:textId="1462D773" w:rsidR="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...127 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00745E02" w:rsidRPr="00A064BA" w:rsidRDefault="00A064BA" w:rsidP="00A064BA">
-[...968 lines deleted...]
-    <w:p w:rsidR="0009401E" w:rsidRDefault="00914369" w:rsidP="0009401E">
+    <w:p w14:paraId="2EF0121F" w14:textId="4AF403B5" w:rsidR="002B7C85" w:rsidRDefault="002B7C85" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...118 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="0009401E" w:rsidRDefault="0009401E" w:rsidP="0009401E">
+    <w:p w14:paraId="0E3F056F" w14:textId="22C01C2A" w:rsidR="002B7C85" w:rsidRDefault="002B7C85" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00745E02" w:rsidRDefault="00A064BA" w:rsidP="00A064BA">
+    <w:p w14:paraId="3F052A82" w14:textId="77777777" w:rsidR="002B7C85" w:rsidRDefault="002B7C85" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...111 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="009A555B" w:rsidRDefault="0009401E" w:rsidP="0009401E">
+    <w:p w14:paraId="501C385D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="008E159D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...594 lines deleted...]
-      </m:oMath>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9595" w:type="dxa"/>
-[...14896 lines deleted...]
-      <w:tblPr>
         <w:tblStyle w:val="a6"/>
-        <w:tblW w:w="9673" w:type="dxa"/>
+        <w:tblW w:w="9180" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="473"/>
-        <w:gridCol w:w="874"/>
+        <w:gridCol w:w="381"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="35F52708" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00BF1A98">
+          <w:p w14:paraId="65AB346E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00BF1A98">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Табли</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ц</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">я </w:t>
-[...6 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>я 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="az-Cyrl-AZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Значен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
@@ -33784,132 +15981,132 @@
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>рсона</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="74074855" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="566EE60E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:right="-138"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="777C869E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:right="-138"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="7F454BF0" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:right="-138"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="207F2FCC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:right="-138"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="4A597775" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:right="-138"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="65488EE1" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:right="-138"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2B9E439A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:right="-138"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="71943A11" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>q</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -34091,407 +16288,407 @@
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5E84972F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1FA8CD67" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,635</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="29DCAE67" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="121B71EC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11,345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="41EE2FAB" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13,277</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="69A79127" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15,086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5C7883CC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16,812</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="166501E7" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18,475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3C06B7C3" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20,090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="68C47A32" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21,666</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5490BF82" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23,209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="500FB4EB" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24,725</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="059C7B48" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26,217</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5F323FD0" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>27,688</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="25C6F36B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>29,141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5C751614" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Прим</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
@@ -34679,5735 +16876,5745 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00642941" w:rsidRPr="00642941">
+            <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t>k</w:t>
+                <w:lang w:val="az-Cyrl-AZ"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">,  </w:t>
             </w:r>
-            <w:r w:rsidR="00642941" w:rsidRPr="00642941">
+            <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>k</w:t>
+              <w:t xml:space="preserve">r </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2080">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>– число</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>кількість</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>нтервал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12DCDEAD" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-267" w:right="-288"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="uk-UA"/>
-[...22 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>k=r-3, где  r – кол-во интервалов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E574B6B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="01B29A44" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="18E72B9C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="7780C102" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2179528E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="4660C98F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0A2140BA" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,824</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="38BCE7E0" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,837</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="42186114" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11,668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3C511AE7" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13,388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0E81D335" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15,033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="25905014" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16,622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2C5CCF1B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18,168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="7F820F5A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>19,679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3B93FA03" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21,161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="36EB2AEB" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>22,618</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="76DA4D70" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24,054</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2FD9BA40" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>25,472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="4ECAE6C4" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26,873</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5903CBE9" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="690B261E" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3BD4D667" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6F3213FF" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6F3601AA" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="05EAC37C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,841</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1A5A0EBE" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0BF44653" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="353A9394" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="233C5BCD" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11,070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5D9A8271" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12,592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0B8B0105" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14,067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6EB2D9BB" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15,507</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5E57CE9F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16,919</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="699E94FB" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18,307</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="03C65E9E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>19,675</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6C28896B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21,026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6A2CCCA6" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>22,362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="53B3E308" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23,685</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="371984DF" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="70B287D8" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6BC23532" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="147FB960" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="02F7553F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="658DFC4B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1314C21C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1E677621" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,251</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="022B8E2F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,779</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5BFA4B68" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,236</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2C2BC6AD" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2671A8ED" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12,017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="716A49E9" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13,362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="15A26A3B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14,684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="12D21335" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15,987</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="20378D75" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17,257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0E3A73A2" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18,549</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="7372D52E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>19,812</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="176942EB" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21,064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3C38F8EE" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="1F9F230E" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0C124AF4" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="34D23241" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="7EDEC99E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="43E9A2B7" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,642</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="75142B1B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="21C6A8D7" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,642</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5D4807A9" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,989</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2F5ACA25" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,289</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="4909A88F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8,558</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="12945BDB" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6094953B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11,030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3F2DECDF" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12,242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5FE50B30" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13,442</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="70EB2B04" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14,631</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="08DE3EF4" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15,812</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5121CBEA" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16,985</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1898AF78" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18,151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="349051CE" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="61987E3D" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3710940C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="120C6089" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="7FE028E1" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="558D3A05" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,074</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="25F7BC71" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2C0500BC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,665</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="56FA034A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,878</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="505D034D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1B547D83" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="135FCA95" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8,383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5CEB6E40" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,524</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="4EF168F6" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,656</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1E548BCC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11,781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2C83D033" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12,899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="57D70C1E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14,011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6FF8C1B3" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15,119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="352BD1F6" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16,222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6D228D6D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="5782A0FB" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="322FDCE0" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="71395ABC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="405AC493" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="753412FE" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,455</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="69C98113" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="726997D5" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,366</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="57F2AFBA" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="144C5B66" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="505B0FF3" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="507FCA72" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="51866A34" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2CA53139" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8,343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="585E1380" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2C1EED64" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3985F1A4" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11,340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6293F206" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12,34</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="60B8BB07" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13,339</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="29EBD622" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="24EC9871" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="496693BA" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="7F3E188A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0C405B66" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,30,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1BFF15E0" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="23F6E03C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,713</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="51051791" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="4B65F13D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="20E489A7" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="7A8192FF" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,828</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="57F13DD7" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,671</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5CDE4F06" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="578A84ED" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,393</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="781A5994" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,267</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="25EB68AC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8,148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="531B4328" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,034</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="57EC49F8" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,926</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1EDE9346" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,821</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5BC4B8A6" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="23977CA2" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="23A0DC40" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6D2E5BBD" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="26824F5B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="702B2CE6" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,642</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="43666166" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="49B36AFC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="031C12BA" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,649</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6707207E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="17766116" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="33775545" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="040F0E76" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="50AA88E7" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3952DD0F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3AF76BCE" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,989</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="40EF9221" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="41C5E317" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8,634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5FA5C0CC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,467</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="74E22AF9" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="47F324F2" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0595152B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="4359BC95" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="64A46F2D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="134A0364" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,0158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1970D857" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="19284040" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="38358508" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="783D5D11" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,610</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="65285B38" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="584071E5" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,833</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3B5E5661" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2D248834" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6D89F8DF" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="611D75E0" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,578</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="423FFDBF" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2BF66D64" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="27CF6979" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5B0E201F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="25074F50" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="1032"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="55DD3007" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="21886DC3" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="09E796ED" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1495C7B6" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,00393</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="511B3AC7" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1CAABDD6" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,352</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5D41708A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="32874802" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0AE24175" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,635</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="24F5D8FB" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0691E6DC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,733</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="265238F3" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3B5F9081" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5C37709D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="55E82960" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="468828C2" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,892</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="70906EFE" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,571</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6FFF0247" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="458E95DB" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:trHeight w:val="1076"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="247A6ABC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="075D6A65" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="25C74BBB" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="69B110C2" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,000628</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="48DCDBC9" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,0404</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5BE88AC8" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0320EF8E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2192C659" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="16CFFACF" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,429</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="43D5A3B3" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,752</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="75F5F552" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="77D14F2F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="33D7BCC7" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="7671FE20" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0E2EF7AE" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="3AE090F9" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5426743A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6245B1C1" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="26C12D67" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5BF79EA9" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="-267" w:right="-288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00BF2080" w14:paraId="4DE9D69E" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1065"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0A17D1F2" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="4EDDED28" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="32DFF2DF" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,0</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="54751899" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="-113" w:right="-103"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,000157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2B3D7947" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="-113" w:right="-103"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,0201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="70626E82" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="0B3669A4" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,297</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="417F6828" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="4FCBAD7B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,872</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="53CB378D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="361EFD55" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,646</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5DE968F0" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5E6BAED4" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,558</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="641EED94" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,053</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="118D3C8E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,571</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="7258DBBD" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="55F2DECA" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2080">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,660</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="6159D268" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1A98" w:rsidRPr="00BF1A98" w:rsidTr="00D9700E">
+      <w:tr w:rsidR="00BF1A98" w:rsidRPr="00BF1A98" w14:paraId="3AF58CFA" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="1EDB4863" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="5D74C166" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00E376D2" w:rsidP="00617F41">
+          <w:p w14:paraId="632C522D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF2080">
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="3659664F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB6B600" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>2</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="6270D48C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>3</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D96E1B1" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>4</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="405D0D2E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>5</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCF7B4C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>6</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB9E76D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>7</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF0321D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>8</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BF637E" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>9</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A58B444" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>10</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="08083FDE" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>11</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF1A98">
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F86CCBD" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1A98">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="31694521" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
@@ -40418,1894 +22625,1263 @@
             </w:r>
             <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="2E8DCDFE" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF1A98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
+            <w:tcW w:w="381" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="00617F41">
+          <w:p w14:paraId="11245C4C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="006D3F29">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00677007" w:rsidRDefault="00677007" w:rsidP="00BF1A98">
+    <w:p w14:paraId="792E2397" w14:textId="77777777" w:rsidR="00677007" w:rsidRDefault="00677007" w:rsidP="00BF1A98">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C24712" w:rsidRDefault="00C24712" w:rsidP="00BF1A98">
+    <w:p w14:paraId="7A1850B6" w14:textId="77777777" w:rsidR="00C24712" w:rsidRDefault="00C24712" w:rsidP="00BF1A98">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C24712" w:rsidRDefault="00C24712" w:rsidP="00BF1A98">
+    <w:p w14:paraId="11DD55E0" w14:textId="77777777" w:rsidR="00C24712" w:rsidRDefault="00C24712" w:rsidP="00BF1A98">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF1A98" w:rsidP="00BF1A98">
+    <w:p w14:paraId="73341A4F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF1A98" w:rsidP="00BF1A98">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Складовий d-критерій</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="00FF14F0">
+    <w:p w14:paraId="730283DF" w14:textId="351140D4" w:rsidR="00BF2080" w:rsidRPr="00BF1A98" w:rsidRDefault="00BF2080" w:rsidP="00BF2080">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0"/>
-        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00075EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При мал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кількості</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>спостережень у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ці</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ≤</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>61</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відповідність їх </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>розподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ння</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нормальному закону п</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ряют</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за допомогою складового</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-критер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A05D00" w14:textId="6893E63E" w:rsidR="00BF2080" w:rsidRPr="00075EC0" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>При мал</w:t>
-[...134 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BF1A98">
+        </w:rPr>
+        <w:t>Критер</w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> ≤</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">й 1.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Визначають відношення</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BF1A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="003B1D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-34"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1820" w:dyaOrig="1260" w14:anchorId="4078226D">
+          <v:shape id="_x0000_i1053" type="#_x0000_t75" style="width:71.1pt;height:49.2pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId49" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1053" DrawAspect="Content" ObjectID="_1838753062" r:id="rId50"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="00D36959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...219 lines deleted...]
-        <w:t>.</w:t>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="00D6367A" w:rsidRDefault="00BF2080" w:rsidP="00FF14F0">
+    <w:p w14:paraId="571C97F9" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A98">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF1A98">
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">де  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ількість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1A98">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00BF1A98">
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>спостережень у вибірці</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00677007">
-[...340 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="00D6367A">
+    <w:p w14:paraId="7EFF1687" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">де  </w:t>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>n</w:t>
-      </w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – к</w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ількість</w:t>
+        <w:t>ий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>результат</w:t>
+        <w:t xml:space="preserve">результат </w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>і</w:t>
+        <w:t>спостереження</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t>спостережень у вибірці</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="00D6367A">
+    <w:p w14:paraId="1B10288A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:position w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="260" w:dyaOrig="300" w14:anchorId="5BCD8F48">
+          <v:shape id="_x0000_i1054" type="#_x0000_t75" style="width:17pt;height:19.7pt" o:ole="">
+            <v:imagedata r:id="rId51" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1054" DrawAspect="Content" ObjectID="_1838753063" r:id="rId52"/>
+        </w:object>
+      </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:snapToGrid w:val="0"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>редн</w:t>
+      </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:snapToGrid w:val="0"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арифметич</w:t>
+      </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">результат </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е значен</w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-        <w:t>спостереження</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ня</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677007">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="00D6367A">
+    <w:p w14:paraId="55EFF466" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidR="00003EB5" w:rsidRPr="00677007">
-[...8 lines deleted...]
-            <v:imagedata r:id="rId38" o:title=""/>
+      <w:r w:rsidR="00677007" w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="380" w:dyaOrig="420" w14:anchorId="77FE9545">
+          <v:shape id="_x0000_i1055" type="#_x0000_t75" style="width:17pt;height:18.8pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId53" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1039" DrawAspect="Content" ObjectID="_1807013513" r:id="rId39"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1055" DrawAspect="Content" ObjectID="_1838753064" r:id="rId54"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> с</w:t>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>щена оц</w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нка с</w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>редн</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ього</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> арифметич</w:t>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> квадратич</w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>е значен</w:t>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ого </w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t>ня</w:t>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>відхилення</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t>;</w:t>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="00D6367A" w:rsidRDefault="00BF2080" w:rsidP="009F088C">
+    <w:p w14:paraId="717FC4B8" w14:textId="157DD439" w:rsidR="00BF2080" w:rsidRPr="00D36959" w:rsidRDefault="002B7C85" w:rsidP="00BF2080">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:snapToGrid w:val="0"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677007">
-[...18 lines deleted...]
-            <v:imagedata r:id="rId40" o:title=""/>
+      <w:r w:rsidRPr="00B36AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-32"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2500" w:dyaOrig="1219" w14:anchorId="7CB16948">
+          <v:shape id="_x0000_i1056" type="#_x0000_t75" style="width:110.45pt;height:54.1pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId55" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1040" DrawAspect="Content" ObjectID="_1807013514" r:id="rId41"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1056" DrawAspect="Content" ObjectID="_1838753065" r:id="rId56"/>
         </w:object>
       </w:r>
-      <w:r w:rsidRPr="00677007">
-[...480 lines deleted...]
-      </m:oMath>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="00677007">
+    <w:p w14:paraId="4DAAB49D" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="00677007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Результат</w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
@@ -42459,755 +24035,211 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>го закону</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>якщо</w:t>
       </w:r>
-      <w:r w:rsidR="009F088C">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRDefault="00602A8E" w:rsidP="00D6367A">
+    <w:p w14:paraId="28DFC8EC" w14:textId="0968E119" w:rsidR="00BF2080" w:rsidRDefault="002B7C85" w:rsidP="00BF2080">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <m:oMathPara>
-[...321 lines deleted...]
-      </m:oMathPara>
+      <w:r w:rsidRPr="00D36959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-40"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2160" w:dyaOrig="780" w14:anchorId="3D20DAAE">
+          <v:shape id="_x0000_i1057" type="#_x0000_t75" style="width:97.95pt;height:35.35pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId57" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1057" DrawAspect="Content" ObjectID="_1838753066" r:id="rId58"/>
+        </w:object>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="00D6367A">
+    <w:p w14:paraId="2C2BD011" w14:textId="14E7222D" w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="00BF2080">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">де  </w:t>
       </w:r>
-      <m:oMath>
-[...140 lines deleted...]
-      </m:oMath>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-46"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="840" w:dyaOrig="760" w14:anchorId="307211DD">
+          <v:shape id="_x0000_i1058" type="#_x0000_t75" style="width:33.55pt;height:30.4pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId59" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1058" DrawAspect="Content" ObjectID="_1838753067" r:id="rId60"/>
+        </w:object>
+      </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <m:oMath>
-[...119 lines deleted...]
-      </m:oMath>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="-46"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="660" w:dyaOrig="760" w14:anchorId="23241E28">
+          <v:shape id="_x0000_i1059" type="#_x0000_t75" style="width:29.05pt;height:33.1pt" o:ole="">
+            <v:imagedata r:id="rId61" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1059" DrawAspect="Content" ObjectID="_1838753068" r:id="rId62"/>
+        </w:object>
+      </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-  квантил</w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> р</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>озподілення</w:t>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">які обирають </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
@@ -43233,61 +24265,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>абл</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>иці</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
@@ -43316,110 +24338,110 @@
         <w:t xml:space="preserve">спостережень у вибірці </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
-      <w:r w:rsidR="00003EB5" w:rsidRPr="00677007">
+      <w:r w:rsidR="00677007" w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:position w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:object w:dxaOrig="680" w:dyaOrig="420">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId42" o:title=""/>
+        <w:object w:dxaOrig="680" w:dyaOrig="420" w14:anchorId="3BA5BA53">
+          <v:shape id="_x0000_i1060" type="#_x0000_t75" style="width:26.4pt;height:16.55pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId63" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1041" DrawAspect="Content" ObjectID="_1807013515" r:id="rId43"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1060" DrawAspect="Content" ObjectID="_1838753069" r:id="rId64"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00003EB5" w:rsidRPr="00677007">
+      <w:r w:rsidR="002B7C85" w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:position w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:object w:dxaOrig="1320" w:dyaOrig="420">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId44" o:title=""/>
+        <w:object w:dxaOrig="1320" w:dyaOrig="420" w14:anchorId="5FE9DB2A">
+          <v:shape id="_x0000_i1061" type="#_x0000_t75" style="width:53.2pt;height:17pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId65" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1042" DrawAspect="Content" ObjectID="_1807013516" r:id="rId45"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1061" DrawAspect="Content" ObjectID="_1838753070" r:id="rId66"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, прич</w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
@@ -43539,2274 +24561,1998 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>вень значимост</w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> критерия.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="00D6367A">
+    <w:p w14:paraId="27D9D6D9" w14:textId="67B43D75" w:rsidR="00BF2080" w:rsidRPr="00677007" w:rsidRDefault="00BF2080" w:rsidP="00BF2080">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Критер</w:t>
       </w:r>
       <w:r w:rsidR="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">й 2. </w:t>
       </w:r>
-      <w:r w:rsidR="00052D0A" w:rsidRPr="00052D0A">
-[...9 lines deleted...]
-        <w:t>В</w:t>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Будем</w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о вважати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>спостережень на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лежат</w:t>
+      </w:r>
+      <w:r w:rsidR="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нор</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мальному р</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00677007">
-[...17 lines deleted...]
-        <w:t>мемо</w:t>
+      <w:r w:rsidR="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподіл</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">якщо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>не б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ільше</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-        <w:t>щ</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:snapToGrid w:val="0"/>
-[...13 lines deleted...]
-        <w:t>и</w:t>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t>спостережень на</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>лежат</w:t>
-[...9 lines deleted...]
-        <w:t>ь</w:t>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> р</w:t>
+        <w:t>зн</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>озподіл</w:t>
-[...9 lines deleted...]
-        <w:t>у</w:t>
+        <w:t>иць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-12"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1080" w:dyaOrig="420" w14:anchorId="2989D25F">
+          <v:shape id="_x0000_i1062" type="#_x0000_t75" style="width:38.45pt;height:15.2pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId67" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1062" DrawAspect="Content" ObjectID="_1838753071" r:id="rId68"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00161ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ищать</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>значен</w:t>
       </w:r>
       <w:r w:rsidR="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">якщо </w:t>
+        <w:t>ня</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>не б</w:t>
-[...27 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="00677007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:position w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...72 lines deleted...]
-            <v:imagedata r:id="rId46" o:title=""/>
+        <w:object w:dxaOrig="980" w:dyaOrig="420" w14:anchorId="27584082">
+          <v:shape id="_x0000_i1117" type="#_x0000_t75" style="width:34.9pt;height:15.2pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId69" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1043" DrawAspect="Content" ObjectID="_1807013517" r:id="rId47"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1117" DrawAspect="Content" ObjectID="_1838753072" r:id="rId70"/>
         </w:object>
       </w:r>
-      <w:r w:rsidRPr="00677007">
-[...185 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2080" w:rsidRPr="006B344A" w:rsidRDefault="00BF2080" w:rsidP="00BF2080">
+    <w:p w14:paraId="55A43777" w14:textId="768BFF7B" w:rsidR="00BF2080" w:rsidRPr="002B7C85" w:rsidRDefault="00BF2080" w:rsidP="00BF2080">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Таблиц</w:t>
       </w:r>
       <w:r w:rsidR="00161ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> 3 – </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Статистика </w:t>
       </w:r>
       <w:r w:rsidRPr="00677007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:snapToGrid w:val="0"/>
-[...9 lines deleted...]
-          <w:iCs/>
+          <w:b/>
+          <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="006B344A" w:rsidRPr="006B344A">
-[...24 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8280" w:type="dxa"/>
         <w:tblInd w:w="648" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00075EC0" w:rsidTr="00617F41">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="002B7C85" w14:paraId="0BB9694B" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="7D8D489B" w14:textId="77777777" w:rsidR="002B7C85" w:rsidRDefault="002B7C85" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00161ADE">
+          </w:p>
+          <w:p w14:paraId="17F0A859" w14:textId="155F214D" w:rsidR="00BF2080" w:rsidRPr="002B7C85" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="002B7C85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00CE2F7E" w:rsidRDefault="00BF2080" w:rsidP="000A2A7F">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="06772930" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="002B7C85" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2F7E">
+            <w:r w:rsidRPr="002B7C85">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <m:oMath>
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00CE2F7E">
+            <w:r w:rsidRPr="002B7C85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:position w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:object w:dxaOrig="760" w:dyaOrig="420" w14:anchorId="7FAF8554">
+                <v:shape id="_x0000_i1064" type="#_x0000_t75" style="width:38pt;height:21pt" o:ole="" fillcolor="window">
+                  <v:imagedata r:id="rId71" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1064" DrawAspect="Content" ObjectID="_1838753073" r:id="rId72"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="002B7C85">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE2F7E">
+            <w:r w:rsidRPr="002B7C85">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00CE2F7E" w:rsidRDefault="000A2A7F" w:rsidP="000A2A7F">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2473DB86" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="002B7C85" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...85 lines deleted...]
-            <w:r w:rsidRPr="00CE2F7E">
+            <w:r w:rsidRPr="002B7C85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:position w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1440" w:dyaOrig="420" w14:anchorId="0B9ADA02">
+                <v:shape id="_x0000_i1065" type="#_x0000_t75" style="width:1in;height:21pt" o:ole="" fillcolor="window">
+                  <v:imagedata r:id="rId73" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1065" DrawAspect="Content" ObjectID="_1838753074" r:id="rId74"/>
+              </w:object>
+            </w:r>
+            <w:r w:rsidRPr="002B7C85">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00075EC0" w:rsidTr="00617F41">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00075EC0" w14:paraId="45AF8450" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="63090BE8" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6D1A9CD1" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="30FF0074" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="41C125CD" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="29D40423" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>99%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2080" w:rsidRPr="00075EC0" w:rsidTr="00617F41">
+      <w:tr w:rsidR="00BF2080" w:rsidRPr="00075EC0" w14:paraId="0C667C7F" w14:textId="77777777" w:rsidTr="006D3F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="7973C37B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="691F3E64" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6EA97424" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="75D985E8" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="34F306CC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6A58A124" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="652AC488" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="34C2892C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="261528D0" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="14CB8683" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,9137</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5EF405FC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>,9001</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="52968FCE" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8901</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="7517A3F4" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8826</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="26F9CAD8" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8769</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="57E7760B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8722</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="65A858F6" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8682</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0669D4D3" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8648</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="25165502" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8574</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="64C7E399" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8884</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6373556C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8768</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5AA0FF34" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8686</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6D6B481A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8625</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="47BA01F5" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8578</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="45E9FF3A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8540</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3CF12B23" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8508</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0B10BA1B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8481</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1BC04FDD" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,8422</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3BC491A6" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7236</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="7F146844" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7304</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="4CF0E62C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7360</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="50BB0E5C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7404</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3322BA3C" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7440</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="564F6F54" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7470</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="406EDA0F" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7496</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="77B0448B" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7518</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="40427332" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="504A11D1" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,6829</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="449A51CC" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,6950</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6F40D4E6" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7040</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="25347AEF" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7110</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="695CF492" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7167</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2E1F6566" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7216</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0581C42A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7256</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5E4F2505" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7291</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="00003EB5">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1D4C1FA3" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00161ADE" w:rsidRDefault="00BF2080" w:rsidP="002B7C85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0,7366</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00BF2080">
+    <w:p w14:paraId="52C2C42A" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRPr="00075EC0" w:rsidRDefault="00BF2080" w:rsidP="00BF2080">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075EC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052D0A" w:rsidRDefault="00052D0A" w:rsidP="00BF2080">
-[...39 lines deleted...]
-    <w:p w:rsidR="00BF2080" w:rsidRDefault="00C24712" w:rsidP="00C24712">
+    <w:p w14:paraId="14EC69A9" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRDefault="00C24712" w:rsidP="00C24712">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Завдання для самостійної роботи</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00C24712">
+    <w:p w14:paraId="4C9E292C" w14:textId="74173428" w:rsidR="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00C24712">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>Гр. 318</w:t>
+        <w:t xml:space="preserve">Гр. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>310, 311, 312</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>318</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0048226B" w:rsidRDefault="00FD4797" w:rsidP="0048226B">
+    <w:p w14:paraId="6A9E6056" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Задача.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -46008,2710 +26754,1834 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по 10 </w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>нтервалам</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>нтервалам, границ</w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> котр</w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> число значен</w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в к</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0048226B">
-[...6 lines deleted...]
-        <w:t>мВ</w:t>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ожному</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, границ</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> котр</w:t>
+        <w:t>нтервал</w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>и</w:t>
+        <w:t>і,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">х </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>та</w:t>
+        <w:t xml:space="preserve">наведено </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> число значен</w:t>
+        <w:t>в таблиц</w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ь</w:t>
+        <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в к</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ожному</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>. Необх</w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>но</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по</w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">будувати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г</w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стограму статистич</w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ого ряд</w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>нтервал</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>і,</w:t>
+        <w:t>визначити</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чи відповідає</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">наведено </w:t>
+        <w:t>розподіл випадкових величин нормальному закону</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...254 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00946798">
-[...216 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00946798" w:rsidRPr="00946798" w:rsidRDefault="000A2A7F" w:rsidP="0048226B">
+    <w:p w14:paraId="58E2BDE6" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...226 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Таблиц</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B344A">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="2502"/>
         <w:gridCol w:w="1376"/>
         <w:gridCol w:w="239"/>
         <w:gridCol w:w="893"/>
         <w:gridCol w:w="2320"/>
         <w:gridCol w:w="1310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="00FD4797">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="5F577214" w14:textId="77777777" w:rsidTr="00FD4797">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0D9C07A9" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="35DE8F79" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Е</w:t>
-[...24 lines deleted...]
-              <w:t>, мВ</w:t>
+              <w:t>Еi, мВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3632EDD3" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>n</w:t>
-[...12 lines deleted...]
-              <w:t>i</w:t>
+              <w:t>ni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5ADA7B76" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0ABF4678" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="66FF32F2" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Е</w:t>
-[...24 lines deleted...]
-              <w:t>, мВ</w:t>
+              <w:t>Еi, мВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="67526772" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>n</w:t>
-[...12 lines deleted...]
-              <w:t>i</w:t>
+              <w:t>ni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="00FD4797">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="1E6C2338" w14:textId="77777777" w:rsidTr="00FD4797">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="38C05829" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="4602F024" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>9,</w:t>
-[...16 lines deleted...]
-              <w:t>9 - 9,85</w:t>
+              <w:t>9,69 - 9,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="79C36759" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5860AC1B" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0FB75B82" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00593DE5" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...7 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="083E3996" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...25 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>10 - 10,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5633DB2D" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="00FD4797">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="35945654" w14:textId="77777777" w:rsidTr="00FD4797">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="358FD4F7" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00593DE5" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...7 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="69E9D55B" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>9,85 - 9,9</w:t>
-[...8 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>9,85 - 9,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="4AAAE4CA" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="19180655" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="49B7A267" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="24DE13C0" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10,1</w:t>
-[...25 lines deleted...]
-              <w:t>21</w:t>
+              <w:t>10,01 - 10,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="76A8676A" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="00FD4797">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="5EA57FB8" w14:textId="77777777" w:rsidTr="00FD4797">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="16C0A212" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="77163FF0" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>9,9</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> - 9,97</w:t>
+              <w:t>9,93 - 9,97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2B9FCB42" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2C455A33" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="7BA22B58" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1765C07D" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10,</w:t>
-[...33 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>10,03 - 10,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="35963614" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="00FD4797">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="1DFE190C" w14:textId="77777777" w:rsidTr="00FD4797">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0E21A99C" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3C749180" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">9,97 - </w:t>
-[...25 lines deleted...]
-              <w:t>03</w:t>
+              <w:t>9,97 - 9,99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5EFEAE72" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6B77282C" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="554D1B3E" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0A1AEBB9" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10,</w:t>
-[...25 lines deleted...]
-              <w:t>33</w:t>
+              <w:t>10,07 - 10,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="45D1D5A6" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="00FD4797">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="7274EC5A" w14:textId="77777777" w:rsidTr="00FD4797">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3813AFBC" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00593DE5" w:rsidRDefault="00593DE5" w:rsidP="00284AD0">
-[...34 lines deleted...]
-              <w:t>,09</w:t>
+          <w:p w14:paraId="664998FC" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4797">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9,99 – 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="307EE5A6" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0F3CCC94" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2A80F0E1" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2FA5BA89" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10,</w:t>
-[...25 lines deleted...]
-              <w:t>40</w:t>
+              <w:t>10,15 - 10,31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="03F1E899" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0048226B" w:rsidRDefault="0048226B" w:rsidP="009F088C">
+    <w:p w14:paraId="0A9C306F" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1D74F6" w14:textId="7A263024" w:rsidR="00FD4797" w:rsidRPr="002B7C85" w:rsidRDefault="00FD4797" w:rsidP="00FD4797">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="az-Cyrl-AZ"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Гр. 319, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="002B7C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
-        <w:t>Г</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD4797">
+        <w:t>319</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002B7C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="az-Cyrl-AZ"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ful</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00FD4797" w:rsidRPr="00AC500A" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+    <w:p w14:paraId="5E1CDC2E" w14:textId="211D407D" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...2 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Задача.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -48800,59 +28670,50 @@
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> п</w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ре</w:t>
       </w:r>
-      <w:r w:rsidR="00052D0A" w:rsidRPr="00052D0A">
-[...7 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>творювача</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Результат</w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -48939,110 +28800,63 @@
         <w:t xml:space="preserve"> і</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>нтервал</w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в – 18, </w:t>
-[...56 lines deleted...]
-            <v:imagedata r:id="rId48" o:title=""/>
+        <w:t xml:space="preserve">в – 18, шаг </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7C85" w:rsidRPr="00FD4797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1560" w:dyaOrig="340" w14:anchorId="4EAA472F">
+          <v:shape id="_x0000_i1066" type="#_x0000_t75" style="width:78.25pt;height:16.1pt" o:ole="">
+            <v:imagedata r:id="rId75" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1046" DrawAspect="Content" ObjectID="_1807013518" r:id="rId49"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1066" DrawAspect="Content" ObjectID="_1838753075" r:id="rId76"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, границ</w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -49232,174 +29046,147 @@
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Т</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>аблиц</w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">і </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">і 5. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Необх</w:t>
+        <w:t xml:space="preserve">  Необх</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ідно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> побудувати </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>г</w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>стограм</w:t>
-[...8 lines deleted...]
-        <w:t>и</w:t>
+        <w:t>стограму статистич</w:t>
+      </w:r>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ного </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статистич</w:t>
+        <w:t>ряд</w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ного </w:t>
+        <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ряд</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>у</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> і</w:t>
+        <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>перевірити вибірку н</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">а </w:t>
@@ -49407,3042 +29194,2393 @@
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">відповідність </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>нормальному закону р</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>озподіл</w:t>
-[...8 lines deleted...]
-        <w:t>у</w:t>
+        <w:t>озподілення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00946798" w:rsidRPr="00946798">
-[...339 lines deleted...]
-      </m:oMath>
     </w:p>
-    <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00946798">
+    <w:p w14:paraId="1437B03F" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Таблиц</w:t>
       </w:r>
       <w:r w:rsidR="002C627D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B344A">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="002C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9168" w:type="dxa"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="522"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="609"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="752"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="609"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="002C627D">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="30528223" w14:textId="77777777" w:rsidTr="002C627D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="37712B11" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C627D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0B8DFE46" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C627D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...24 lines deleted...]
-              <w:t>, мA</w:t>
+              <w:t>Ii, мA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="616087C3" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C627D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>n</w:t>
-[...12 lines deleted...]
-              <w:t>i</w:t>
+              <w:t>ni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="4F4536DB" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C627D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2D56426E" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C627D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...24 lines deleted...]
-              <w:t>, мA</w:t>
+              <w:t>Ii, мA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="613F4BC1" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C627D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>n</w:t>
-[...12 lines deleted...]
-              <w:t>i</w:t>
+              <w:t>ni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="544A0421" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C627D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="368D37BC" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C627D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...24 lines deleted...]
-              <w:t>, мA</w:t>
+              <w:t>Ii, мA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="62A007A7" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="002C627D" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C627D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>n</w:t>
-[...12 lines deleted...]
-              <w:t>i</w:t>
+              <w:t>ni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="002C627D">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="6FABF80E" w14:textId="77777777" w:rsidTr="002C627D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="685744D7" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="76F8DAEC" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,983 - 4,986</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="43F38260" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6FDD736A" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1DA1A1D8" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,001 - 5,004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5CCAAA84" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="65FC7BFE" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="222DAAA6" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,019 - 5,022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="4CF860F2" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="002C627D">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="77ACC4E7" w14:textId="77777777" w:rsidTr="002C627D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3358309D" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="594DD6DE" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,986 - 4,989</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1A38E8B4" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="14440401" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="105A6033" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,004 - 5,007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="76294317" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="27FFBCE6" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="18FE7AA1" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,022 - 5,025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="75B3395E" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="002C627D">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="1BF1EC80" w14:textId="77777777" w:rsidTr="002C627D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3A0AD891" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="4D22F5E3" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,989 - 4,992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="513FDCAE" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1A01E989" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5668FCF1" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,007 - 5,010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="14BC9108" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="21148D77" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2C83D27E" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,025 - 5,028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="582EF175" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="002C627D">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="2BB2A792" w14:textId="77777777" w:rsidTr="002C627D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2B0A998E" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="50B1B91F" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,992 - 4,995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="4D17C09D" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="23452586" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2EBD3B08" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,010 - 5,013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2C8E61F9" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6D514C8B" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="62F26E73" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,028 - 5,031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="098418A8" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="002C627D">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="28477A3D" w14:textId="77777777" w:rsidTr="002C627D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="7FD34AE6" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="67ED68F7" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,995 - 4,998</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="19E0BF0C" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5E0DF7BD" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="58E5F955" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,013 - 5,016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="099B0C65" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1C37425B" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0EF9515D" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,031 - 5,034</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0DB30806" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidTr="002C627D">
+      <w:tr w:rsidR="00FD4797" w:rsidRPr="00FD4797" w14:paraId="28DC841B" w14:textId="77777777" w:rsidTr="002C627D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="59294881" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1FCF6E9B" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,998 – 5,001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="73D2FFCE" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="00AC7754" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="736A7DCC" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">5,016 </w:t>
-[...32 lines deleted...]
-              <w:t>019</w:t>
+              <w:t>5,016 - 5.019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="5768E25C" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6DC0D456" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="199EDD2F" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,034 - 5,037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="00284AD0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="7E9803F3" w14:textId="77777777" w:rsidR="00FD4797" w:rsidRPr="00FD4797" w:rsidRDefault="00FD4797" w:rsidP="002C627D">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4797">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC500A" w:rsidRDefault="00AC500A" w:rsidP="009F088C">
+    <w:p w14:paraId="2EC4B8FB" w14:textId="77777777" w:rsidR="00C24712" w:rsidRPr="00FD4797" w:rsidRDefault="00C24712" w:rsidP="00FD4797">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF93F5D" w14:textId="77777777" w:rsidR="00C24712" w:rsidRDefault="00CA2FFF" w:rsidP="00C24712">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Індивідуальне з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>а</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Індивідуальне з</w:t>
+        <w:t>вдання</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>а</w:t>
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3400A5E2" w14:textId="77777777" w:rsidR="00CA2FFF" w:rsidRPr="00CA2FFF" w:rsidRDefault="00CA2FFF" w:rsidP="00CA2FFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>вдання</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">За результатами </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">опрацювання завдання в </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">За результатами </w:t>
+        <w:t>попередн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">опрацювання </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B344A">
+        <w:t>ій</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">індивідуальних </w:t>
+        <w:t xml:space="preserve"> практично-лабораторн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>завдан</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B344A">
+        <w:t>ій</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ь</w:t>
+        <w:t xml:space="preserve"> робот</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в </w:t>
+        <w:t>і №2.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>попередн</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ій</w:t>
+        <w:t xml:space="preserve">– «Прямі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>багатократн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>практич</w:t>
-[...121 lines deleted...]
-        </w:rPr>
         <w:t>нерівноточн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> вимірюван</w:t>
       </w:r>
@@ -52534,1248 +31672,75 @@
         </w:rPr>
         <w:t xml:space="preserve">відповідність розподілення </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">випадкових величин </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">нормальному закону. </w:t>
       </w:r>
-      <w:r w:rsidR="00946798">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2FFF" w:rsidRPr="00CA2FFF" w:rsidRDefault="00946798" w:rsidP="00003EB5">
-[...130 lines deleted...]
-    <w:p w:rsidR="00052D0A" w:rsidRDefault="00052D0A" w:rsidP="00284AD0">
+    <w:p w14:paraId="17E89370" w14:textId="77777777" w:rsidR="00BF2080" w:rsidRDefault="00BF2080" w:rsidP="00BF2080">
       <w:pPr>
         <w:ind w:firstLine="490"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00284AD0" w:rsidRPr="009F088C" w:rsidRDefault="00284AD0" w:rsidP="00284AD0">
-[...1026 lines deleted...]
-    <w:p w:rsidR="008E159D" w:rsidRPr="009F088C" w:rsidRDefault="008E159D" w:rsidP="00E0138E">
+    <w:p w14:paraId="506CFC57" w14:textId="77777777" w:rsidR="008E159D" w:rsidRPr="00E0138E" w:rsidRDefault="008E159D" w:rsidP="00E0138E">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="373D3F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008E159D" w:rsidRPr="009F088C" w:rsidSect="00E0138E">
+    <w:sectPr w:rsidR="008E159D" w:rsidRPr="00E0138E" w:rsidSect="00E0138E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -54076,441 +32041,128 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...266 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-[...7 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:val="bestFit" w:percent="175"/>
+  <w:zoom w:val="bestFit" w:percent="168"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E0138E"/>
-    <w:rsid w:val="00003EB5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0009401E"/>
     <w:rsid w:val="00096415"/>
-    <w:rsid w:val="000A2A7F"/>
-    <w:rsid w:val="000C575A"/>
     <w:rsid w:val="000F0C94"/>
     <w:rsid w:val="00161ADE"/>
-    <w:rsid w:val="00245989"/>
     <w:rsid w:val="002609B2"/>
-    <w:rsid w:val="00284AD0"/>
-    <w:rsid w:val="002C5BF9"/>
+    <w:rsid w:val="002B7C85"/>
     <w:rsid w:val="002C627D"/>
-    <w:rsid w:val="00367F39"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0048226B"/>
     <w:rsid w:val="004E631C"/>
-    <w:rsid w:val="00506924"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00593DE5"/>
     <w:rsid w:val="005C17BB"/>
-    <w:rsid w:val="00602A8E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00642941"/>
     <w:rsid w:val="00643E95"/>
-    <w:rsid w:val="006759AA"/>
     <w:rsid w:val="00677007"/>
-    <w:rsid w:val="006B344A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00790026"/>
+    <w:rsid w:val="006D3F29"/>
     <w:rsid w:val="007A1C54"/>
-    <w:rsid w:val="0082144B"/>
     <w:rsid w:val="008E159D"/>
     <w:rsid w:val="008E7746"/>
-    <w:rsid w:val="00914369"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A555B"/>
     <w:rsid w:val="009E4C1C"/>
-    <w:rsid w:val="009F088C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF762D"/>
     <w:rsid w:val="00B96276"/>
     <w:rsid w:val="00BF1A98"/>
     <w:rsid w:val="00BF2080"/>
     <w:rsid w:val="00C24712"/>
     <w:rsid w:val="00C344E3"/>
     <w:rsid w:val="00C47D17"/>
     <w:rsid w:val="00CA2FFF"/>
-    <w:rsid w:val="00CE2F7E"/>
     <w:rsid w:val="00D252BB"/>
-    <w:rsid w:val="00D50B5F"/>
-    <w:rsid w:val="00D6367A"/>
     <w:rsid w:val="00D73504"/>
-    <w:rsid w:val="00D9700E"/>
-    <w:rsid w:val="00DD3533"/>
     <w:rsid w:val="00E0138E"/>
-    <w:rsid w:val="00E376D2"/>
     <w:rsid w:val="00FD4797"/>
     <w:rsid w:val="00FE59BF"/>
-    <w:rsid w:val="00FF14F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6CAE1C9C"/>
+  <w14:docId w14:val="56562D16"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BB759DA9-97E8-488E-88C8-A51283501867}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -54934,51 +32586,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BF2080"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -55004,100 +32655,101 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00E0138E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E0138E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Заголовок1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a4"/>
     <w:rsid w:val="00E0138E"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E0138E"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Основний текст Знак"/>
+    <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E0138E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="008E159D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
@@ -55110,132 +32762,90 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="a7">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D252BB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="Заголовок 6 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BF2080"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
-[...26 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
     <w:div w:id="787511419">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="896480193">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1006905688">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -55489,90 +33099,81 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>14462</Characters>
+  <Pages>8</Pages>
+  <Words>1806</Words>
+  <Characters>10298</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16966</CharactersWithSpaces>
+  <CharactersWithSpaces>12080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Тамара Чебыкина</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>