--- v0 (2026-01-21)
+++ v1 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w14:paraId="4F472992" w14:textId="05264A97" w:rsidR="00EC01A7" w:rsidRPr="00653A31" w:rsidRDefault="003149FC" w:rsidP="00EC01A7">
+    <w:p w14:paraId="4F472992" w14:textId="47D295C3" w:rsidR="00EC01A7" w:rsidRPr="00653A31" w:rsidRDefault="003149FC" w:rsidP="00EC01A7">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Практично-л</w:t>
       </w:r>
       <w:r w:rsidR="00FF7EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -55,173 +55,290 @@
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">абораторна робота </w:t>
       </w:r>
       <w:r w:rsidR="003B227A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00FF7EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78129D7A" w14:textId="43BDA0AD" w:rsidR="00EC01A7" w:rsidRPr="00FF7EB0" w:rsidRDefault="00EC01A7" w:rsidP="00B331CD">
+    <w:p w14:paraId="78129D7A" w14:textId="25FB7499" w:rsidR="00EC01A7" w:rsidRPr="00FF7EB0" w:rsidRDefault="00A362D4" w:rsidP="00B331CD">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk193968821"/>
-      <w:r>
+      <w:r w:rsidRPr="00A362D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Багаторазові (багато</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FF7EB0">
+        <w:t>на тему:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>кратн</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC01A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>і)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FF7EB0">
+        <w:t>Багаторазові (багато</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC01A7" w:rsidRPr="00FF7EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED5093" w:rsidRPr="00FF7EB0">
+        <w:t>кратн</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC01A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">прямі </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>і)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC01A7" w:rsidRPr="00FF7EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>в</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FF7EB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5093" w:rsidRPr="00FF7EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>им</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>прямі</w:t>
+      </w:r>
+      <w:r w:rsidR="00321918">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>і</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FF7EB0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5093" w:rsidRPr="00FF7EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00321918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рівні за точністю, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC01A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC01A7" w:rsidRPr="00FF7EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC01A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC01A7" w:rsidRPr="00FF7EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:t>р</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EC01A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ювання</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418EF52F" w14:textId="63E8B0AF" w:rsidR="00997F7C" w:rsidRDefault="004C6EE8" w:rsidP="00B331CD">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Точкові та інтервальні оцінки дійсного значення ФВ</w:t>
       </w:r>
       <w:r w:rsidR="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="2460DC53" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00997F7C">
+    <w:p w14:paraId="2460DC53" w14:textId="3FC26561" w:rsidR="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00997F7C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB80C36" w14:textId="4D72FECB" w:rsidR="006C11F2" w:rsidRPr="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="00997F7C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Студента(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гр. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA583DE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="00997F7C">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5567C544" w14:textId="77777777" w:rsidR="00EC01A7" w:rsidRPr="008800B4" w:rsidRDefault="008800B4" w:rsidP="000571D0">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008800B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -344,51 +461,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>– точкову оцінку математичного очікування як середнє арифметичне значення</w:t>
       </w:r>
       <w:r w:rsidR="00920041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (САЗ), яке буде прийняте за результат багатократного вимірювання</w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E83FD1" w14:textId="02A6E056" w:rsidR="00997F7C" w:rsidRPr="00997F7C" w:rsidRDefault="00997F7C" w:rsidP="00997F7C">
+    <w:p w14:paraId="6D67F391" w14:textId="47F8027A" w:rsidR="000C33EE" w:rsidRPr="00997F7C" w:rsidRDefault="00997F7C" w:rsidP="000C33EE">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r w:rsidR="00920041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
@@ -427,54 +544,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:object w:dxaOrig="2940" w:dyaOrig="1300" w14:anchorId="31B447A7">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:98.15pt;height:49.3pt" o:ole="" fillcolor="window">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:98.55pt;height:49.55pt" o:ole="" fillcolor="window">
             <v:imagedata r:id="rId5" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1805106950" r:id="rId6"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1837685370" r:id="rId6"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00920041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00ED5093">
         <w:rPr>
@@ -638,54 +755,54 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="00ED5093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00920041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00920041" w:rsidRPr="00920041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-16"/>
         </w:rPr>
         <w:object w:dxaOrig="1240" w:dyaOrig="440" w14:anchorId="6C2D9121">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:74.15pt;height:26.15pt" o:ole="" fillcolor="window">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:74.05pt;height:26.55pt" o:ole="" fillcolor="window">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1805106951" r:id="rId8"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1837685371" r:id="rId8"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00920041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -708,116 +825,132 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="00920041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">          (2</w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E240CD3" w14:textId="77777777" w:rsidR="00ED5093" w:rsidRPr="00997F7C" w:rsidRDefault="00ED5093" w:rsidP="00920041">
+    <w:p w14:paraId="2E240CD3" w14:textId="45123AC8" w:rsidR="00ED5093" w:rsidRPr="00997F7C" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="434"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Таблиця 1</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="611"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="763"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="763"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="763"/>
         <w:gridCol w:w="763"/>
         <w:gridCol w:w="763"/>
       </w:tblGrid>
       <w:tr w:rsidR="00997F7C" w:rsidRPr="00997F7C" w14:paraId="55CC8ECA" w14:textId="77777777" w:rsidTr="003C10DC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5256845C" w14:textId="77777777" w:rsidR="00997F7C" w:rsidRPr="000F1442" w:rsidRDefault="000F1442" w:rsidP="000F1442">
+          <w:p w14:paraId="5256845C" w14:textId="2AF7CD38" w:rsidR="00997F7C" w:rsidRPr="000F1442" w:rsidRDefault="00F0297B" w:rsidP="000F1442">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1442">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="000F1442" w:rsidRPr="000F1442">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C209191" w14:textId="77777777" w:rsidR="00997F7C" w:rsidRPr="00997F7C" w:rsidRDefault="00997F7C" w:rsidP="000F1442">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00997F7C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1484,61 +1617,191 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23FEEDCB" w14:textId="77777777" w:rsidR="00ED5093" w:rsidRPr="00997F7C" w:rsidRDefault="00ED5093" w:rsidP="000F1442">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60F9D81D" w14:textId="77777777" w:rsidR="00997F7C" w:rsidRDefault="00997F7C" w:rsidP="00920041">
+    <w:p w14:paraId="60F9D81D" w14:textId="1ACCB58A" w:rsidR="00997F7C" w:rsidRPr="00D43F64" w:rsidRDefault="00D43F64" w:rsidP="006C11F2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="426"/>
-        <w:jc w:val="right"/>
-[...2 lines deleted...]
-          <w:lang w:val="az-Cyrl-AZ"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">де </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:sSub>
+              <m:sSubPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSubPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>ν</m:t>
+                </m:r>
+              </m:e>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>i</m:t>
+                </m:r>
+              </m:sub>
+            </m:sSub>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+      </m:oMath>
+      <w:r w:rsidRPr="00D43F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>квадрат</w:t>
+      </w:r>
+      <w:r w:rsidR="00C824E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> випадкових відхилень.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6BE4BCF4" w14:textId="77777777" w:rsidR="00920041" w:rsidRDefault="004C6EE8" w:rsidP="00ED5093">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00920041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Визначити остаточну випадкову похибку як </w:t>
@@ -1780,91 +2043,477 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r w:rsidR="00920041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>спостережень</w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFDC749" w14:textId="4C991901" w:rsidR="00997F7C" w:rsidRPr="00997F7C" w:rsidRDefault="00920041" w:rsidP="00920041">
+    <w:p w14:paraId="2FFDC749" w14:textId="61537CAC" w:rsidR="00997F7C" w:rsidRPr="00997F7C" w:rsidRDefault="00920041" w:rsidP="00A57374">
       <w:pPr>
         <w:pStyle w:val="a8"/>
-        <w:ind w:left="908" w:firstLine="227"/>
+        <w:ind w:firstLine="227"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3BB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00ED5093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="000C3BB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...13 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57374">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C3BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>S</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:sSub>
+              <m:sSubPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSubPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>R</m:t>
+                </m:r>
+              </m:e>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>i</m:t>
+                </m:r>
+              </m:sub>
+            </m:sSub>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>=+</m:t>
+        </m:r>
+        <m:rad>
+          <m:radPr>
+            <m:degHide m:val="1"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:radPr>
+          <m:deg/>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:nary>
+                  <m:naryPr>
+                    <m:chr m:val="∑"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:naryPr>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      </w:rPr>
+                      <m:t>i</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      </w:rPr>
+                      <m:t>n</m:t>
+                    </m:r>
+                  </m:sup>
+                  <m:e>
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              </w:rPr>
+                              <m:t>ν</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              </w:rPr>
+                              <m:t>i</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          </w:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                </m:nary>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>n</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>-</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+        </m:rad>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>+</m:t>
+        </m:r>
+        <m:rad>
+          <m:radPr>
+            <m:degHide m:val="1"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:radPr>
+          <m:deg/>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:nary>
+                  <m:naryPr>
+                    <m:chr m:val="∑"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:naryPr>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      </w:rPr>
+                      <m:t>i</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      </w:rPr>
+                      <m:t>n</m:t>
+                    </m:r>
+                  </m:sup>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      </w:rPr>
+                      <m:t>(</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          </w:rPr>
+                          <m:t>R</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          </w:rPr>
+                          <m:t>i</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      </w:rPr>
+                      <m:t>-</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:bar>
+                          <m:barPr>
+                            <m:pos m:val="top"/>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:barPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              </w:rPr>
+                              <m:t>R</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:bar>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          </w:rPr>
+                          <m:t>i</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                </m:nary>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      </w:rPr>
+                      <m:t>)</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>n</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>-</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+        </m:rad>
+      </m:oMath>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00ED5093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -1880,54 +2529,55 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D30181" w14:textId="77777777" w:rsidR="00997F7C" w:rsidRPr="00DD542A" w:rsidRDefault="004C6EE8" w:rsidP="00DD542A">
+    <w:p w14:paraId="35D30181" w14:textId="77777777" w:rsidR="00997F7C" w:rsidRPr="00DD542A" w:rsidRDefault="004C6EE8" w:rsidP="009763D4">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. П</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000C3BB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>еревірити</w:t>
@@ -2415,51 +3065,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C16984">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>См</w:t>
       </w:r>
       <w:r w:rsidR="003C4390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidR="00C16984">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">рнова та ін. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0415A116" w14:textId="77777777" w:rsidR="00DD542A" w:rsidRDefault="000C3BB3" w:rsidP="00DD542A">
+    <w:p w14:paraId="0415A116" w14:textId="04958A4B" w:rsidR="00DD542A" w:rsidRDefault="000C3BB3" w:rsidP="00DD542A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Згідно цього критерію необхідно</w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2612,97 +3262,83 @@
           <w:iCs/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>(R</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DD542A" w:rsidRPr="00DD542A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DD542A" w:rsidRPr="00DD542A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD180AA" w14:textId="77777777" w:rsidR="00997F7C" w:rsidRPr="00DD542A" w:rsidRDefault="00997F7C" w:rsidP="00DD542A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000571D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. </w:t>
       </w:r>
       <w:r w:rsidR="00DD542A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>За</w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
@@ -2904,111 +3540,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> СК</w:t>
       </w:r>
       <w:r w:rsidR="00DD542A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>В,</w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD542A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">а потім </w:t>
+        <w:t>а потім порівняти з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> допустим</w:t>
       </w:r>
       <w:r w:rsidR="00DD542A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>порівняти з</w:t>
+        <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> допустим</w:t>
+        <w:t>м значен</w:t>
       </w:r>
       <w:r w:rsidR="00DD542A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>и</w:t>
+        <w:t>ня</w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>м значен</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidR="000F1442">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F1442" w:rsidRPr="001C4314">
         <w:rPr>
           <w:position w:val="-12"/>
         </w:rPr>
         <w:object w:dxaOrig="580" w:dyaOrig="360" w14:anchorId="5C7B9694">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:28.7pt;height:18.45pt" o:ole="">
-            <v:imagedata r:id="rId11" o:title=""/>
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:28.6pt;height:18.4pt" o:ole="">
+            <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1805106953" r:id="rId12"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1837685372" r:id="rId10"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DD542A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>яке потрібно обрати із</w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD542A">
         <w:rPr>
@@ -3258,320 +3886,935 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00702F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F1442" w:rsidRPr="00DD542A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-30"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:object w:dxaOrig="5880" w:dyaOrig="720" w14:anchorId="0C4C9D83">
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:314.15pt;height:38.15pt" o:ole="">
-            <v:imagedata r:id="rId13" o:title=""/>
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:314.05pt;height:38.3pt" o:ole="">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1805106954" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1837685373" r:id="rId12"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00702F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(4)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242308F9" w14:textId="77777777" w:rsidR="00702F7F" w:rsidRDefault="00702F7F" w:rsidP="00702F7F">
+    <w:p w14:paraId="578465D7" w14:textId="12B85CC9" w:rsidR="00033A99" w:rsidRPr="00033A99" w:rsidRDefault="00702F7F" w:rsidP="00033A99">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Якщо виявлено промах за критерієм Смірнова, то рекомендовано перевірити найближчі до нього значення.</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Якщо визначені промахи</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99" w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то </w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ці </w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99" w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99" w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> спостере</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99" w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>жен</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ь є недостеменними </w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99" w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>і повин</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ні</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99" w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бути видалени</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>ми</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99" w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з вибірки</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t>, а оцінки САЗ та СКВ - перераховані</w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99" w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="az-Cyrl-AZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00033A99" w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1BF54C" w14:textId="1DAFD5F5" w:rsidR="00997F7C" w:rsidRDefault="000571D0" w:rsidP="00702F7F">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Якщо виявлено промах за критерієм Смірнова, то рекомендовано перевірити найближчі до нього значення.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00702F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обрахувати точкову </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00702F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>нку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СК</w:t>
+      </w:r>
+      <w:r w:rsidR="00702F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00702F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>результату вимірювання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1BF54C" w14:textId="77777777" w:rsidR="00997F7C" w:rsidRPr="00997F7C" w:rsidRDefault="000571D0" w:rsidP="00702F7F">
+    <w:p w14:paraId="52CF3242" w14:textId="55380FBF" w:rsidR="00E624E0" w:rsidRPr="00E624E0" w:rsidRDefault="00E624E0" w:rsidP="00033A99">
       <w:pPr>
         <w:pStyle w:val="a8"/>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200"/>
         <w:ind w:firstLine="426"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо були промахи, їх потрібно вилучити із вибірки, перерахувати оцінки САЗ і СКВ і в формулу (5) підставити значення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оновлені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (СКВ </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...50 lines deleted...]
-      <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E624E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00702F7F">
-[...10 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, тобто без промахів. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо промахів не виявилось, то значення  </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>R</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>i</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ті ж самі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9E5155" w14:textId="39E1B549" w:rsidR="00997F7C" w:rsidRPr="00997F7C" w:rsidRDefault="00702F7F" w:rsidP="00702F7F">
+    <w:p w14:paraId="1E9E5155" w14:textId="63B4F3B6" w:rsidR="00997F7C" w:rsidRDefault="00702F7F" w:rsidP="00E624E0">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidR="00ED5093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00702F7F">
-[...10 lines deleted...]
-        </w:object>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:acc>
+          <m:accPr>
+            <m:chr m:val="̄"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:accPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>R</m:t>
+            </m:r>
+          </m:e>
+        </m:acc>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t>)=</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>S</m:t>
+            </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>(</m:t>
+            </m:r>
+            <m:sSub>
+              <m:sSubPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSubPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>R</m:t>
+                </m:r>
+              </m:e>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>i</m:t>
+                </m:r>
+              </m:sub>
+            </m:sSub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>)</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:rad>
+              <m:radPr>
+                <m:degHide m:val="1"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:radPr>
+              <m:deg/>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>n</m:t>
+                </m:r>
+              </m:e>
+            </m:rad>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:rad>
+          <m:radPr>
+            <m:degHide m:val="1"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:radPr>
+          <m:deg/>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>n</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>(</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>n</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>-</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>1)</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:nary>
+              <m:naryPr>
+                <m:chr m:val="∑"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:naryPr>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>i</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>=1</m:t>
+                </m:r>
+              </m:sub>
+              <m:sup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>n</m:t>
+                </m:r>
+              </m:sup>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>(</m:t>
+                </m:r>
+                <m:sSub>
+                  <m:sSubPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>R</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>i</m:t>
+                    </m:r>
+                  </m:sub>
+                </m:sSub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>-</m:t>
+                </m:r>
+                <m:acc>
+                  <m:accPr>
+                    <m:chr m:val="̄"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:accPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>R</m:t>
+                    </m:r>
+                  </m:e>
+                </m:acc>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>)</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:e>
+            </m:nary>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+        </m:rad>
+      </m:oMath>
+      <w:r w:rsidRPr="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00997F7C" w:rsidRPr="00E624E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA2F2EF" w14:textId="77777777" w:rsidR="000F1442" w:rsidRDefault="000571D0" w:rsidP="00702F7F">
+    <w:p w14:paraId="3AA2F2EF" w14:textId="57BED978" w:rsidR="000F1442" w:rsidRDefault="000571D0" w:rsidP="00E624E0">
       <w:pPr>
         <w:pStyle w:val="a8"/>
-        <w:ind w:firstLine="567"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00997F7C" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00702F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Визначити довірчі межі </w:t>
       </w:r>
@@ -3592,51 +4835,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> випадкової похибки результату вимірювання:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00702F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184E987D" w14:textId="25C266E2" w:rsidR="00997F7C" w:rsidRDefault="000F1442" w:rsidP="000F1442">
+    <w:p w14:paraId="184E987D" w14:textId="203C06FF" w:rsidR="00997F7C" w:rsidRDefault="000F1442" w:rsidP="000F1442">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>ε=</m:t>
         </m:r>
         <m:sSub>
@@ -3672,99 +4915,126 @@
               <m:e>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <m:t>Р</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   </w:rPr>
                   <m:t>дов</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <m:t>·S(</m:t>
+          <m:t>·S</m:t>
         </m:r>
-        <m:bar>
-[...1 lines deleted...]
-            <m:pos m:val="top"/>
+        <m:d>
+          <m:dPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
-          </m:barPr>
+          </m:dPr>
           <m:e>
-            <m:r>
-[...5 lines deleted...]
-            </m:r>
+            <m:acc>
+              <m:accPr>
+                <m:chr m:val="̄"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:accPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>R</m:t>
+                </m:r>
+              </m:e>
+            </m:acc>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
           </m:e>
-        </m:bar>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>,</m:t>
+        </m:r>
       </m:oMath>
       <w:r w:rsidR="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
       <w:r w:rsidR="00ED5093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">   (6)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3CA8D6" w14:textId="77777777" w:rsidR="005819EB" w:rsidRDefault="00532476" w:rsidP="00C16984">
+    <w:p w14:paraId="1A3CA8D6" w14:textId="70E0B2FE" w:rsidR="005819EB" w:rsidRDefault="00A57374" w:rsidP="00E624E0">
       <w:pPr>
         <w:pStyle w:val="a8"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>де t</m:t>
             </m:r>
           </m:e>
@@ -3790,51 +5060,81 @@
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   </w:rPr>
                   <m:t>дов</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="005819EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> - коефіцієнт, який обирають з таблиці </w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">статистики Стьюдента за значенням довірчої вірогідності </w:t>
+        <w:t xml:space="preserve">статистики Стьюдента за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> довірчої вірогідності </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A43A0A" w:rsidRPr="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A" w:rsidRPr="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>дов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A43A0A" w:rsidRPr="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3947,83 +5247,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A" w:rsidRPr="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> – 1</w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A" w:rsidRPr="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">див. таблицю </w:t>
+        <w:t>див. табл</w:t>
+      </w:r>
+      <w:r w:rsidR="00E624E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AE2E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A" w:rsidRPr="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A" w:rsidRPr="00997F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2425E0C7" w14:textId="77777777" w:rsidR="00A43A0A" w:rsidRPr="003C4390" w:rsidRDefault="000571D0" w:rsidP="003C4390">
+    <w:p w14:paraId="2425E0C7" w14:textId="0B945D70" w:rsidR="00A43A0A" w:rsidRPr="003C4390" w:rsidRDefault="000571D0" w:rsidP="00E624E0">
       <w:pPr>
         <w:pStyle w:val="a8"/>
-        <w:ind w:firstLine="567"/>
+        <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="005819EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. Записати результат</w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A" w:rsidRPr="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4138,50 +5445,57 @@
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>дов</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>=____, n</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
           </w:rPr>
           <m:t>=____</m:t>
         </m:r>
       </m:oMath>
+      <w:r w:rsidR="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00C16984" w:rsidRPr="001008FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A43A0A" w:rsidRPr="001008FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="003C4390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2CED43" w14:textId="77777777" w:rsidR="00A43A0A" w:rsidRPr="00A43A0A" w:rsidRDefault="00A43A0A" w:rsidP="00ED5093">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
@@ -4247,272 +5561,10636 @@
         <w:t>повинні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> бути </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A43A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>округлені</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> з однаковою кількістю значущих цифр; починати округлення з інтервальної оцінки). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487CB732" w14:textId="77777777" w:rsidR="00ED5093" w:rsidRDefault="00ED5093" w:rsidP="00ED5093">
+    <w:p w14:paraId="609A56A6" w14:textId="77777777" w:rsidR="00837054" w:rsidRDefault="00837054" w:rsidP="00837054">
       <w:pPr>
         <w:pStyle w:val="a8"/>
-        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17554114" w14:textId="77777777" w:rsidR="00A362D4" w:rsidRDefault="006C11F2" w:rsidP="00A362D4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Практично-лабораторна робота №1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A362D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (завдання)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326B0C83" w14:textId="08ED6C02" w:rsidR="006C11F2" w:rsidRPr="00920D12" w:rsidRDefault="006C11F2" w:rsidP="00A362D4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>на тему: Багаторазові (багато</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>кратн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прямі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ювання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCBBA35" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Точкові та інтервальні оцінки дійсного значення ФВ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B35B12" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB996E2" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00997F7C" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:u w:val="single"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Завдання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DE31AB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Отримано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ькість</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ибіркових</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>вимірювань</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">електричного опору </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>(т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>обто</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>рка об</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>’ємом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Потрібно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результатам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>рки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>нит</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ійсне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФВ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - точкову оцінку та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інтервальну оцінку - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>дов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>чий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25245799" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>багатокр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>атн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>випадкових вимірювань</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>нка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>йсного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> розраховується за припущенням, що ці випадкові значення розподілені за нормальним законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E414053" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="001008FA" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При розрахунках оцінок залишати значимих цифр на одну-дві більше, ніж наведено в результатах вимірювань. Округляти - кінцеві результати (п. 8)    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284DB5C0" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D9B929E" w14:textId="77777777" w:rsidR="00ED5093" w:rsidRDefault="00ED5093" w:rsidP="00ED5093">
+    <w:p w14:paraId="48425B7E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
       <w:pPr>
-        <w:pStyle w:val="a8"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Варіанти завдання: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BCDB53" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3CF5E7" w14:textId="77777777" w:rsidR="00ED5093" w:rsidRDefault="00ED5093" w:rsidP="00ED5093">
+    <w:p w14:paraId="1C0539D1" w14:textId="77777777" w:rsidR="007A2D77" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
       <w:pPr>
-        <w:pStyle w:val="a8"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№1 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Добровецький</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Д., №2 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Божонок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Р., №3 – Козак К., №4 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Пасніченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М., №5 – Терещенко А., №6 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Абіякіна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А., №7 – Боярський С., №8 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Аргудяєва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№9 – Богданов С., №10 – Зубова Д., №11 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Лєсніков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А., №12 – Руденко В., №13 – Сафонов П., №14 – Ткачук О., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44367F3C" w14:textId="49003465" w:rsidR="006C11F2" w:rsidRPr="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№15 – Шевченко Д., </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2D77">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>№16</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2D77" w:rsidRPr="007A2D77">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гавран</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Є., №17 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ієвлева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Д.,  №18 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Мальківська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К., №19 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Шльомка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2D77">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2D77" w:rsidRPr="007A2D77">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№23 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007A2D77" w:rsidRPr="007A2D77">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ткалич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A2D77" w:rsidRPr="007A2D77">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Д.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E32E8C8" w14:textId="435709E3" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вар. №20 –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пушкар В., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Овсянніков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П., Запара Г.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BBFC5B" w14:textId="3BF3FFF5" w:rsidR="006C11F2" w:rsidRPr="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вар.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №21 – всі </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2D77">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інші </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>студ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 319гр.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№22 – всі </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2D77">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інші </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>студ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 318 гр</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2D77">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C11F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCD2DEA" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08962A40" w14:textId="77777777" w:rsidR="00ED5093" w:rsidRDefault="00ED5093" w:rsidP="00ED5093">
+    <w:p w14:paraId="4967316A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
       <w:pPr>
-        <w:pStyle w:val="a8"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Таблиц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Результат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>багатократних спостережень</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af"/>
+        <w:tblW w:w="9871" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="738"/>
+        <w:gridCol w:w="799"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="228F56D7" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DF8D52" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="193D4627" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB904F5" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B000D15" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C02D5EA" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D55271" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C88A1F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D67B5A2" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAFD0AE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E59255" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="372B88BE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C29ADE7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06013856" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DADE4E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE2E9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>дов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="5149960C" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70033D5C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4755E8A9" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>231,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CB6726" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>231,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2740E8C9" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>231,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="002F218B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>231,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B267FA7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>231,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFBFF4F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>231,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247E7987" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>231,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23090563" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>231,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C207C89" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>230,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755657E0" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>230,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7630DA" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>231,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3CD411" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>232,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A064D9" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="3C097F95" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0E3390" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDCCFB0" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68186B80" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE1022B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="521CD7FA" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3796800A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BAE0E4" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53525BD3" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1999950E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F8070A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D32D303" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>122,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D605C3" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA7E45A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F03AB9" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="563A5C60" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53704FB1" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AE2DF8" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33262F74" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF73CFF" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EBE3E4" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49929930" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="180BADD7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1318DE0F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0BADD5" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271889B0" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7366FF73" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5162C8CD" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BE3B36" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF25F2E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="27CE914E" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F6A1AC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA5124E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BC3DD6" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9D0C30" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E9784A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB86342" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C4B38B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D28A9CB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C06C9D4" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B79B83C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="479DB70E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08846516" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A26BE07" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5505DC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00B9468E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="62315B74" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA922A5" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A2EE75" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A2C22A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFF9FEC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A6F255" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AB794C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D595152" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5691822A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="273B7B1F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEF2363" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="042D5F9D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB9CAEC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AAA51E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8D1A29" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="46C75B53" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8E69B2" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64797FD1" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="242970EF" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DE4BE7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F12B6E8" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFFC1E4" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBE18FA" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D0FDCB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA53FD2" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8E247F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1AE160" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4444CD0F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7B803C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F331BA" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00B9468E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="2A95C0F8" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6907662E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE7DA2F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68AA375B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="651A88AE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FA6742" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="325825F8" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB57082" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAA2E21" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B8680E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="517CA02D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3519B5F1" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36659EFD" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="739131D7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2431EE75" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="2E870AB1" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E18A1FD" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="220B5415" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A5760F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AEDB6B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2453A9" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18AA78A7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE354B1" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5234E2B7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EA6D35" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296C6538" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E73DC73" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDD1013" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BEA31D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40844CE7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="036611F5" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB1FACD" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEF3D6C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="181445DB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC8B281" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A74F7CD" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14532D65" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56013ED3" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D41B44" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C26C7C9" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CB39D2" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D75F1ED" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CED342" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498B73BA" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E37E04" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="08792925" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCBA7D0" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F1BF2B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3F779D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DC9535" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>401,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1754DD8F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>401,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC47F7B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="665B64ED" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3BD0BB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C380B5" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072D7361" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AFF89F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE1E84A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47995AE4" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6140A7FB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="50EE65F1" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2C2591" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A9FD32" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6358FB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11596BA7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E83B0AC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1D8982" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4130FD98" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7D80FF" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCA62C5" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3BF8E1" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C7BD5C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B8424B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D42936" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="303DE106" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="252804BF" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C9A252" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2665007A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>110,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD01640" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>111,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F24521" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>111,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1152DF74" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>110,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33531E2A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>110,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B8ED81" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>110,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7C22D6" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>110,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="685155B0" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>111,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13513B00" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>111,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E511E5B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>110,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79065B1A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>110,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E1F0AE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>110,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDAFCFC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00B9468E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="15433044" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4AEBE1" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5447DE12" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="641F2F61" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B698A16" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE32C68" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="382B7763" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="768FD020" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0630608D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F4BDB2" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="301DF92E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08ED374D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6F336E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3814CE1D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>220,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11340F7F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="2610A6A6" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9F4BDC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732E28BC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDDB121" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE10A24" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274EE80A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19287CE9" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="414CAFBD" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FECF3C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B610804" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247D456A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DCC3AE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544BD1B0" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB820EE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D43C0D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="7E605286" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D605AB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A46962" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>330,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="766B9C88" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>329,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1960F5A2" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>329,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37BC14CE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>329,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4576EB37" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>329,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2A88A6" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>329,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C9492E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>329,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="050953BD" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>329,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DE2DF6" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>330,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="539607F7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>330,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBC6127" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>330,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE7E783" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>330,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A97E55" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="2D84847E" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="504AE21A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D0F05C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A1EF5B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C687284" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFE007A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44652FF2" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78ED38D8" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>149,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAA9FD1" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>149,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC1FDC1" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20308D03" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="019E72E7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AAADFC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE15A83" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>149,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5A4135" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00B9468E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="6CF0C01C" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDBA186" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D08405" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>180,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556594B3" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>181,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35066B8C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>181,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5258AF80" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>180,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F51B2F1" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>180,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4AA18A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>180,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06240ABF" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>181,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBCEC2C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>181,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBD22F5" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>181,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF2FC13" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>180,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BD5479" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>180,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="615E6B30" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>181,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E430A58" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="50293300" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B06F2F9" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A41D97" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="270FE952" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2876C2DC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1E441E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="772816B3" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FBCF21" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="724619CC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0658AE22" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="131D0E1E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB35E7A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="683C5665" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCB45FE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A49114B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="1B51ECBD" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57966F26" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4132F114" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5751CC" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E9EE87" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43708EB4" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501F6B2D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="605F8ABE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5A7C5B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46618706" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2685D476" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77348031" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3426C306" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E149452" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="068AF126" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="6E74C074" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F3CF66" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14685380" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01580801" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2937D22D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D86CA95" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1716B15A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9E8530" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486864D1" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F092B8" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13399329" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CF381B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A81DBB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06895213" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1E4CCA" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="137618C0" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10082651" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B2B4CA" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>240,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CE682D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>241,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7F4211" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>242,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1316571A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>241,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B183A83" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>241,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B89AB06" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>241,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B72F38C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>240,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F6310F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>240,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C4AED8" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>240,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12745642" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>241,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="141DE7E3" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>241,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A55B4FF" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>240,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="250D8A0F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="7AB1E459" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A0332D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D80C62" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5FC691" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2451A702" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B80C02E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4559975A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19102E3D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCAAC22" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="263A6341" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FE725B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4475DA4F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7844ECF3" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="074327D5" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="365BCC1A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="7974F29C" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1592218C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221DAB0A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6737546E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AEE9D5" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="614D8378" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B96C6E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6581AFFE" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B49A32D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1305D183" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61435219" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB17C2B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F57DD3" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E8D966" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E8FE6B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="41179577" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="168C3D2A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D133CB7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="060D04C3" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7C5CDF" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A039B0D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="475FF280" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E6FBDB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2658D4DB" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EA964C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A94B90E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="568C0096" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FF64AA" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C5B65D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F1B0C7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="00AE2E9E" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="18466A64" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40CDC189" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30866D4D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="301BF638" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC1949E" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6F35D0" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4,9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="217019D2" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="649B5C09" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3726C1CD" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E5AAF7" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DCA93C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4,9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01554508" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F45FC67" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF0D39B" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="000571D0" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F2E4F6" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="04DE2EC3" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="606C3A92" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="330FCE61" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="006D22D4" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DDCC58" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F5480D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D9F84F" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4917C385" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB49079" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D172C8D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D14F8B6" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68962FA3" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AE7207" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13597360" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69ABF4E0" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C11F2" w:rsidRPr="00D83490" w14:paraId="72D733EB" w14:textId="77777777" w:rsidTr="00A57374">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB4AC34" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="603F3E06" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>149,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="753B6509" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>149,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A009F4" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>149,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AA7689" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>149,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="369235A5" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2220DD8D" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E01F32" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E19AB1C" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C64B3A" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7740EC39" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>149,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B34617" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>149,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48948BBD" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C1B206" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="004B13FE" w:rsidRDefault="006C11F2" w:rsidP="00A57374">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B13FE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44EFB0DD" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="006C11F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306BE129" w14:textId="77777777" w:rsidR="00ED5093" w:rsidRDefault="00ED5093" w:rsidP="00ED5093">
-[...168 lines deleted...]
-    <w:p w14:paraId="4296FB4E" w14:textId="43200473" w:rsidR="003C10DC" w:rsidRDefault="00AE2E9E" w:rsidP="00ED5093">
+    <w:p w14:paraId="4296FB4E" w14:textId="43200473" w:rsidR="003C10DC" w:rsidRDefault="00AE2E9E" w:rsidP="00033A99">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9468E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Як визначити коефіцієнт за таблицями статистик Смірнова та Стьюдента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -5288,91 +16966,125 @@
           </w:tcPr>
           <w:p w14:paraId="06BEDD4E" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00260C1D" w:rsidRDefault="00E92F3D" w:rsidP="004B13FE">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="633CB773" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00260C1D" w:rsidRDefault="00E92F3D" w:rsidP="004B13FE">
+          <w:p w14:paraId="633CB773" w14:textId="7A3F2A1B" w:rsidR="00E92F3D" w:rsidRPr="00260C1D" w:rsidRDefault="00E92F3D" w:rsidP="004B13FE">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>1.46</w:t>
-[...10 lines deleted...]
-              <w:outlineLvl w:val="4"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E20E24">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>1.49</w:t>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B56A6DF" w14:textId="69C3704D" w:rsidR="00E92F3D" w:rsidRPr="00260C1D" w:rsidRDefault="00E92F3D" w:rsidP="004B13FE">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
+              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E20E24">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E92F3D" w:rsidRPr="00260C1D" w14:paraId="11F0758D" w14:textId="77777777" w:rsidTr="004B13FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31239875" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00260C1D" w:rsidRDefault="00E92F3D" w:rsidP="004B13FE">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -7720,120 +19432,163 @@
     </w:p>
     <w:p w14:paraId="17359878" w14:textId="77777777" w:rsidR="00B332F9" w:rsidRDefault="00B332F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E2700B1" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRDefault="00E92F3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="395282FB" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRDefault="00E92F3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D77BA9D" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRDefault="000F1442" w:rsidP="000F1442">
+    <w:p w14:paraId="2D77BA9D" w14:textId="18AAD96C" w:rsidR="00E92F3D" w:rsidRDefault="000F1442" w:rsidP="000F1442">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Т</w:t>
       </w:r>
       <w:r w:rsidR="00E92F3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve">аблиця </w:t>
       </w:r>
       <w:r w:rsidR="00AE2E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E92F3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="az-Cyrl-AZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Статистика розподілення Стьюдента</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762C50D2" w14:textId="77777777" w:rsidR="00033A99" w:rsidRPr="00033A99" w:rsidRDefault="00033A99" w:rsidP="00033A99">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = n – 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>число ступенів свободи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="250" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="1313"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="951"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1182"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E92F3D" w:rsidRPr="000C33B5" w14:paraId="1CEC31DE" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w:rsidRPr="000C33B5" w14:paraId="1CEC31DE" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="653EF44C" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="000F1442">
+          <w:p w14:paraId="653EF44C" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00033A99">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-142" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidR="000F1442">
               <w:rPr>
@@ -8054,51 +19809,54 @@
           <w:p w14:paraId="53C3E31A" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0.999</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="5F51512D" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="5F51512D" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2C41C7D3" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -8258,51 +20016,54 @@
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0BFF61A3" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>636.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="16E3C526" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="16E3C526" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="4DA41692" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
@@ -8461,51 +20222,54 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="27A598CD" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>31.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="6616D49C" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="6616D49C" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3B0EF0A9" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -8665,51 +20429,54 @@
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7E92F03A" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>12.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="5A2DB31B" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="5A2DB31B" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="14E7421C" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
@@ -8868,51 +20635,54 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3CA32776" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>8.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="07CB2841" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="07CB2841" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="263CF976" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -9077,51 +20847,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="566F52DF" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="67457905" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="67457905" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="17D40707" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9296,51 +21069,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="02ADF966" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="2E3C134C" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="2E3C134C" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6F40B325" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9515,51 +21291,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="753C880B" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="2961D1A6" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="2961D1A6" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="51BD037B" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9734,51 +21513,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7C88DBB6" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="3739D604" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="3739D604" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="28B4A2F3" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9953,51 +21735,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="04687AC0" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="32A20475" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="32A20475" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="40D42F1F" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10172,51 +21957,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="4E47C6CA" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="7618DC9F" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="7618DC9F" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0C91C483" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10391,51 +22179,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6511C754" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="22EED50A" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="22EED50A" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="32D4AA50" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10610,51 +22401,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="70986F32" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="59A682DE" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="59A682DE" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3F6FAE7C" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10829,51 +22623,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3C59BCA3" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="5B084BF8" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="5B084BF8" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="63F76DB1" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11048,51 +22845,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7BE9FFD3" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="65F2675D" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="65F2675D" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="68574EEB" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11267,51 +23067,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="05AD5715" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="1D2AAEEF" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="1D2AAEEF" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1F745778" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11486,51 +23289,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1231D7A6" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="3CD88B2C" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="3CD88B2C" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0985C013" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11715,51 +23521,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="02DEEA8B" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="10C1B243" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="10C1B243" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5A5FE510" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11934,51 +23743,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="24E56E35" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="1C7F574A" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="1C7F574A" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="71E060FF" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -12153,51 +23965,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6CB5FB87" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="4A2CA4F5" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="4A2CA4F5" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5C44856D" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -12372,51 +24187,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5D4F66EE" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="2B44CEEA" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="2B44CEEA" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2DC133D4" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -12591,51 +24409,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5D65F3BF" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="6D192E40" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="6D192E40" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="09C2A966" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -12810,51 +24631,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="27C28947" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="1195E2E7" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="1195E2E7" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7A1035B2" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -13029,51 +24853,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="02C66ED0" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="51566DE7" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="51566DE7" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3E2E7A62" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -13248,51 +25075,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6484AFBA" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="36E1AAE3" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="36E1AAE3" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7BC31001" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -13467,51 +25297,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7C21C724" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="170B8E0D" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="170B8E0D" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0A659538" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -13686,51 +25519,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="574F44B4" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="684163F3" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="684163F3" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="31554857" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -13905,51 +25741,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6633B205" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="436D5E9C" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="436D5E9C" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2FA43DF7" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -14124,51 +25963,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="71FAF3F1" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="085B85BB" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="085B85BB" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="55D35C77" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -14343,51 +26185,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="06410B4F" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="64B9B3AB" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="64B9B3AB" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3A261AF8" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -14562,51 +26407,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2E5096E6" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="5F328EE7" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="5F328EE7" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="432E9737" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -14781,51 +26629,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="39FDF87C" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="27C35055" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="27C35055" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="31A1164D" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -15000,51 +26851,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7F602DA0" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="5798D779" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="5798D779" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0AED9470" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -15220,51 +27074,54 @@
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5EF0D143" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F3D" w14:paraId="1188E013" w14:textId="77777777" w:rsidTr="00E92F3D">
+      <w:tr w:rsidR="00E92F3D" w14:paraId="1188E013" w14:textId="77777777" w:rsidTr="00033A99">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1D8F1886" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00AE2E9E" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -15440,109 +27297,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3F1E895F" w14:textId="77777777" w:rsidR="00E92F3D" w:rsidRPr="00E92F3D" w:rsidRDefault="00E92F3D" w:rsidP="00E92F3D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B08F538" w14:textId="0DD7A3F8" w:rsidR="00E92F3D" w:rsidRDefault="000F1442" w:rsidP="00E92F3D">
-[...57 lines deleted...]
-    <w:p w14:paraId="6FF88EB3" w14:textId="22A2CE54" w:rsidR="006B666A" w:rsidRPr="007F075B" w:rsidRDefault="006B666A" w:rsidP="006B666A">
+    <w:p w14:paraId="6FF88EB3" w14:textId="05692FA6" w:rsidR="006B666A" w:rsidRPr="007F075B" w:rsidRDefault="006B666A" w:rsidP="00033A99">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F075B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Задачі для самостійної роботи</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BAF8B2C" w14:textId="77777777" w:rsidR="00C96091" w:rsidRDefault="00C96091" w:rsidP="00C96091">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
@@ -15581,131 +27380,131 @@
         <w:t>Гр.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C96091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>310, 311,312</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDD50A3" w14:textId="0EAF7379" w:rsidR="006B666A" w:rsidRDefault="006B666A" w:rsidP="006B666A">
+    <w:p w14:paraId="3BDD50A3" w14:textId="3E10BA64" w:rsidR="006B666A" w:rsidRDefault="006B666A" w:rsidP="006B666A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F075B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Задача.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отримано оцінки дійсного значення у вигляді САЗ (середнього арифметичного) та СКВ (середнє квадратичне відхилення) маси </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>гири</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> за результатами 16 вимірювань.   </w:t>
       </w:r>
       <w:r w:rsidRPr="001F520E">
         <w:rPr>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="1620" w:dyaOrig="360" w14:anchorId="0FAE8DFE">
-          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:81pt;height:18pt" o:ole="">
-            <v:imagedata r:id="rId17" o:title=""/>
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:81.2pt;height:17.85pt" o:ole="">
+            <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1805106956" r:id="rId18"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1837685374" r:id="rId14"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F520E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
       <w:r w:rsidRPr="007F075B">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F520E">
+      <w:r w:rsidR="002B20A3" w:rsidRPr="001F520E">
         <w:rPr>
           <w:position w:val="-12"/>
         </w:rPr>
         <w:object w:dxaOrig="1359" w:dyaOrig="380" w14:anchorId="368A0930">
-          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:68.15pt;height:18.85pt" o:ole="">
-            <v:imagedata r:id="rId19" o:title=""/>
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:76.6pt;height:20.95pt" o:ole="">
+            <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1805106957" r:id="rId20"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1837685375" r:id="rId16"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346B4A64" w14:textId="02F7D22D" w:rsidR="006B666A" w:rsidRDefault="006B666A" w:rsidP="006B666A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -15774,88 +27573,88 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Задача</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. За результатами 12 вимірювань ємності конденсатора обраховані оцінки САЗ та СКВ результату вимірювання, значення яких дорівнює:  </w:t>
       </w:r>
       <w:r w:rsidRPr="001F520E">
         <w:rPr>
           <w:position w:val="-10"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:object w:dxaOrig="1860" w:dyaOrig="360" w14:anchorId="688F4DF4">
-          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:95.15pt;height:18.85pt" o:ole="">
-            <v:imagedata r:id="rId21" o:title=""/>
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:95pt;height:18.4pt" o:ole="">
+            <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1805106958" r:id="rId22"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1837685376" r:id="rId18"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="007F075B">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
       <w:r w:rsidRPr="007F075B">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F520E">
         <w:rPr>
           <w:position w:val="-12"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:object w:dxaOrig="2120" w:dyaOrig="380" w14:anchorId="5CAE6979">
-          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:114.85pt;height:20.15pt" o:ole="">
-            <v:imagedata r:id="rId23" o:title=""/>
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:114.9pt;height:20.45pt" o:ole="">
+            <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1805106959" r:id="rId24"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1837685377" r:id="rId20"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="007F075B">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A575558" w14:textId="73652ABA" w:rsidR="006B666A" w:rsidRDefault="006B666A" w:rsidP="006B666A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15996,54 +27795,54 @@
       </w:r>
       <w:r w:rsidRPr="007F075B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> За результатами 15 спостережень було визначено довірчий інтервал результату вимірювання тиску с довірчою вірогідністю 0,80: </w:t>
       </w:r>
       <w:r w:rsidRPr="009F2C11">
         <w:rPr>
           <w:position w:val="-12"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:object w:dxaOrig="2140" w:dyaOrig="380" w14:anchorId="2A112D03">
-          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:112.3pt;height:19.7pt" o:ole="">
-            <v:imagedata r:id="rId25" o:title=""/>
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:112.35pt;height:19.9pt" o:ole="">
+            <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1035" DrawAspect="Content" ObjectID="_1805106960" r:id="rId26"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1837685378" r:id="rId22"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="009F2C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748ED5C4" w14:textId="729B0052" w:rsidR="006B666A" w:rsidRDefault="006B666A" w:rsidP="006B666A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -16165,51 +27964,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Задача для студентів всіх груп</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63CB34B0" w14:textId="77777777" w:rsidR="00C96091" w:rsidRPr="00C96091" w:rsidRDefault="00C96091" w:rsidP="00C96091">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26ABA9EE" w14:textId="4C5C8BBB" w:rsidR="006B666A" w:rsidRPr="007F075B" w:rsidRDefault="006B666A" w:rsidP="006B666A">
+    <w:p w14:paraId="26ABA9EE" w14:textId="1E2C41D3" w:rsidR="006B666A" w:rsidRPr="007F075B" w:rsidRDefault="006B666A" w:rsidP="006B666A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Задача</w:t>
       </w:r>
       <w:r w:rsidRPr="007F075B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -16400,133 +28199,232 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>0%</w:t>
       </w:r>
       <w:r w:rsidR="00C96091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C96091" w:rsidRPr="00C96091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>гр.310, 311, 312</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00C96091" w:rsidRPr="00C96091">
+        <w:t>гр.</w:t>
+      </w:r>
+      <w:r w:rsidR="00564209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>318</w:t>
-[...7 lines deleted...]
-        <w:t>), 1% (гр.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C96091" w:rsidRPr="00C96091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>310, 311, 312</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>),  5% (гр.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96091" w:rsidRPr="00C96091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>318</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>), 1% (гр.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96091" w:rsidRPr="00C96091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t>319</w:t>
       </w:r>
       <w:r w:rsidR="00C96091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001216EC">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BA0716" w14:textId="77777777" w:rsidR="006B666A" w:rsidRPr="006B666A" w:rsidRDefault="006B666A" w:rsidP="00E92F3D">
+    <w:p w14:paraId="24BA0716" w14:textId="0637782C" w:rsidR="006B666A" w:rsidRDefault="006B666A" w:rsidP="00E92F3D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006B666A" w:rsidRPr="006B666A" w:rsidSect="000F1442">
+    <w:p w14:paraId="1909ECE7" w14:textId="2CD2273F" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="00E92F3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153860C0" w14:textId="2EE45674" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="00E92F3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D57C88" w14:textId="01171F76" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="00E92F3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1EB23A" w14:textId="07A85C67" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="00E92F3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60ED87B3" w14:textId="137BC548" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="00E92F3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4C1A2D" w14:textId="1894DA9C" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="00E92F3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2193573C" w14:textId="2C8653FE" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="00E92F3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3850FDC8" w14:textId="1624B893" w:rsidR="006C11F2" w:rsidRDefault="006C11F2" w:rsidP="00E92F3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECC9C39" w14:textId="77777777" w:rsidR="006C11F2" w:rsidRPr="006B666A" w:rsidRDefault="006C11F2" w:rsidP="00E92F3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006C11F2" w:rsidRPr="006B666A" w:rsidSect="00E624E0">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="991" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
@@ -16656,91 +28554,93 @@
         </w:tabs>
         <w:ind w:left="5627" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6347"/>
         </w:tabs>
         <w:ind w:left="6347" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:val="bestFit" w:percent="175"/>
+  <w:zoom w:val="bestFit" w:percent="147"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC01A7"/>
     <w:rsid w:val="00000400"/>
     <w:rsid w:val="00002DAF"/>
     <w:rsid w:val="00003EA1"/>
     <w:rsid w:val="00010FBF"/>
     <w:rsid w:val="00014384"/>
     <w:rsid w:val="00032BE8"/>
+    <w:rsid w:val="00033A99"/>
     <w:rsid w:val="00050A28"/>
     <w:rsid w:val="00050A2C"/>
     <w:rsid w:val="000515FA"/>
     <w:rsid w:val="00052721"/>
     <w:rsid w:val="00052D80"/>
     <w:rsid w:val="00055BE8"/>
     <w:rsid w:val="000571D0"/>
     <w:rsid w:val="00061363"/>
     <w:rsid w:val="00072E5A"/>
     <w:rsid w:val="0007307A"/>
     <w:rsid w:val="00075693"/>
     <w:rsid w:val="000807E2"/>
     <w:rsid w:val="000843E3"/>
     <w:rsid w:val="000954A1"/>
     <w:rsid w:val="00095D43"/>
     <w:rsid w:val="000A4CD4"/>
     <w:rsid w:val="000B1916"/>
     <w:rsid w:val="000B3697"/>
     <w:rsid w:val="000C281B"/>
     <w:rsid w:val="000C3201"/>
+    <w:rsid w:val="000C33EE"/>
     <w:rsid w:val="000C3BB3"/>
     <w:rsid w:val="000D3266"/>
     <w:rsid w:val="000E287B"/>
     <w:rsid w:val="000E571E"/>
     <w:rsid w:val="000E7551"/>
     <w:rsid w:val="000F1442"/>
     <w:rsid w:val="001008FA"/>
     <w:rsid w:val="001035B0"/>
     <w:rsid w:val="00120CF3"/>
     <w:rsid w:val="001261DE"/>
     <w:rsid w:val="00126303"/>
     <w:rsid w:val="00134DC1"/>
     <w:rsid w:val="00136667"/>
     <w:rsid w:val="001417B6"/>
     <w:rsid w:val="00141EC7"/>
     <w:rsid w:val="00143139"/>
     <w:rsid w:val="001461EB"/>
     <w:rsid w:val="0015724C"/>
     <w:rsid w:val="00167C10"/>
     <w:rsid w:val="00172453"/>
     <w:rsid w:val="00176E12"/>
     <w:rsid w:val="00180C0E"/>
     <w:rsid w:val="00183C92"/>
     <w:rsid w:val="00185350"/>
     <w:rsid w:val="001872CB"/>
@@ -16769,67 +28669,70 @@
     <w:rsid w:val="0020774C"/>
     <w:rsid w:val="002103C8"/>
     <w:rsid w:val="00221650"/>
     <w:rsid w:val="00226388"/>
     <w:rsid w:val="00227A42"/>
     <w:rsid w:val="00235CDE"/>
     <w:rsid w:val="00241F8D"/>
     <w:rsid w:val="00244C9C"/>
     <w:rsid w:val="00245D74"/>
     <w:rsid w:val="002628CC"/>
     <w:rsid w:val="002644EC"/>
     <w:rsid w:val="002650FA"/>
     <w:rsid w:val="00265621"/>
     <w:rsid w:val="00290AEB"/>
     <w:rsid w:val="00291160"/>
     <w:rsid w:val="00292A66"/>
     <w:rsid w:val="0029390B"/>
     <w:rsid w:val="00295CAD"/>
     <w:rsid w:val="00296E2D"/>
     <w:rsid w:val="00297712"/>
     <w:rsid w:val="002A0D5E"/>
     <w:rsid w:val="002A4551"/>
     <w:rsid w:val="002A7B61"/>
     <w:rsid w:val="002B051F"/>
     <w:rsid w:val="002B0FB6"/>
+    <w:rsid w:val="002B20A3"/>
     <w:rsid w:val="002C031F"/>
     <w:rsid w:val="002C1C31"/>
     <w:rsid w:val="002C4EC4"/>
+    <w:rsid w:val="002C7EB0"/>
     <w:rsid w:val="002D1741"/>
     <w:rsid w:val="002E2575"/>
     <w:rsid w:val="002E582F"/>
     <w:rsid w:val="002E7188"/>
     <w:rsid w:val="002E7FA6"/>
     <w:rsid w:val="002F032D"/>
     <w:rsid w:val="002F0D1C"/>
     <w:rsid w:val="002F48F3"/>
     <w:rsid w:val="00311066"/>
     <w:rsid w:val="00313D3A"/>
     <w:rsid w:val="003149FC"/>
     <w:rsid w:val="003205A4"/>
     <w:rsid w:val="0032076F"/>
     <w:rsid w:val="00320BA2"/>
+    <w:rsid w:val="00321918"/>
     <w:rsid w:val="00322F68"/>
     <w:rsid w:val="00330167"/>
     <w:rsid w:val="0033437F"/>
     <w:rsid w:val="003353F3"/>
     <w:rsid w:val="00337C06"/>
     <w:rsid w:val="00352450"/>
     <w:rsid w:val="00361DB9"/>
     <w:rsid w:val="003719F1"/>
     <w:rsid w:val="00374C1F"/>
     <w:rsid w:val="00383B7E"/>
     <w:rsid w:val="00384196"/>
     <w:rsid w:val="00392533"/>
     <w:rsid w:val="003934C3"/>
     <w:rsid w:val="003953FE"/>
     <w:rsid w:val="003A5269"/>
     <w:rsid w:val="003B227A"/>
     <w:rsid w:val="003B326B"/>
     <w:rsid w:val="003B548B"/>
     <w:rsid w:val="003C10DC"/>
     <w:rsid w:val="003C1F46"/>
     <w:rsid w:val="003C395A"/>
     <w:rsid w:val="003C4390"/>
     <w:rsid w:val="003C5356"/>
     <w:rsid w:val="003D416F"/>
     <w:rsid w:val="003F168D"/>
@@ -16888,241 +28791,250 @@
     <w:rsid w:val="004F14A4"/>
     <w:rsid w:val="004F16E9"/>
     <w:rsid w:val="004F3B8F"/>
     <w:rsid w:val="004F6144"/>
     <w:rsid w:val="00505116"/>
     <w:rsid w:val="00505923"/>
     <w:rsid w:val="00506D82"/>
     <w:rsid w:val="0050777E"/>
     <w:rsid w:val="00507B7E"/>
     <w:rsid w:val="00510486"/>
     <w:rsid w:val="00512870"/>
     <w:rsid w:val="00520D7A"/>
     <w:rsid w:val="00522073"/>
     <w:rsid w:val="00525D02"/>
     <w:rsid w:val="00532476"/>
     <w:rsid w:val="005334C8"/>
     <w:rsid w:val="00535D55"/>
     <w:rsid w:val="00536252"/>
     <w:rsid w:val="00540557"/>
     <w:rsid w:val="00540772"/>
     <w:rsid w:val="0054142A"/>
     <w:rsid w:val="0054370F"/>
     <w:rsid w:val="00543DB5"/>
     <w:rsid w:val="00560C19"/>
     <w:rsid w:val="00563F38"/>
+    <w:rsid w:val="00564209"/>
     <w:rsid w:val="005666E0"/>
     <w:rsid w:val="005762C8"/>
     <w:rsid w:val="005819EB"/>
     <w:rsid w:val="00582665"/>
     <w:rsid w:val="00584438"/>
     <w:rsid w:val="00590EC1"/>
     <w:rsid w:val="005A14EC"/>
     <w:rsid w:val="005A16F9"/>
     <w:rsid w:val="005A7118"/>
     <w:rsid w:val="005B07F1"/>
     <w:rsid w:val="005B11BC"/>
     <w:rsid w:val="005D1330"/>
     <w:rsid w:val="005D22D3"/>
     <w:rsid w:val="005E2345"/>
     <w:rsid w:val="005E2870"/>
     <w:rsid w:val="005F0662"/>
     <w:rsid w:val="005F50D2"/>
     <w:rsid w:val="0060241C"/>
     <w:rsid w:val="006026A7"/>
     <w:rsid w:val="00603B51"/>
     <w:rsid w:val="00613D63"/>
     <w:rsid w:val="00617107"/>
     <w:rsid w:val="006205CD"/>
     <w:rsid w:val="00621E1E"/>
     <w:rsid w:val="006341C0"/>
     <w:rsid w:val="00634734"/>
     <w:rsid w:val="00644D37"/>
     <w:rsid w:val="00647FAB"/>
     <w:rsid w:val="00653A31"/>
     <w:rsid w:val="00653CCA"/>
     <w:rsid w:val="00662F31"/>
     <w:rsid w:val="006650A2"/>
     <w:rsid w:val="0067484C"/>
     <w:rsid w:val="006804D5"/>
     <w:rsid w:val="00683783"/>
     <w:rsid w:val="00687B1B"/>
     <w:rsid w:val="00692F9F"/>
     <w:rsid w:val="006932E5"/>
     <w:rsid w:val="00693831"/>
     <w:rsid w:val="00694AB2"/>
     <w:rsid w:val="006A5E5F"/>
     <w:rsid w:val="006A626E"/>
     <w:rsid w:val="006B087E"/>
     <w:rsid w:val="006B0A5D"/>
     <w:rsid w:val="006B378D"/>
     <w:rsid w:val="006B666A"/>
     <w:rsid w:val="006C0B26"/>
+    <w:rsid w:val="006C11F2"/>
     <w:rsid w:val="006C2D0A"/>
     <w:rsid w:val="006D238C"/>
     <w:rsid w:val="006D303D"/>
     <w:rsid w:val="006E046C"/>
     <w:rsid w:val="006E07DC"/>
     <w:rsid w:val="006E2D47"/>
     <w:rsid w:val="006E405A"/>
     <w:rsid w:val="006E6F0E"/>
     <w:rsid w:val="006E7824"/>
     <w:rsid w:val="006F7F97"/>
     <w:rsid w:val="00700272"/>
     <w:rsid w:val="00702F7F"/>
     <w:rsid w:val="00712E58"/>
     <w:rsid w:val="00713B75"/>
     <w:rsid w:val="0072168E"/>
     <w:rsid w:val="00721B10"/>
     <w:rsid w:val="00724FB7"/>
     <w:rsid w:val="00726279"/>
     <w:rsid w:val="00727949"/>
     <w:rsid w:val="007303E1"/>
     <w:rsid w:val="0073223C"/>
     <w:rsid w:val="00733708"/>
     <w:rsid w:val="00736E32"/>
     <w:rsid w:val="00737747"/>
     <w:rsid w:val="00741CA9"/>
     <w:rsid w:val="007432F1"/>
     <w:rsid w:val="00745C33"/>
     <w:rsid w:val="007460C9"/>
     <w:rsid w:val="007520F3"/>
     <w:rsid w:val="0075304C"/>
     <w:rsid w:val="007532A5"/>
     <w:rsid w:val="00753E92"/>
     <w:rsid w:val="00755EB9"/>
     <w:rsid w:val="007712E7"/>
     <w:rsid w:val="00771C03"/>
     <w:rsid w:val="00784AE4"/>
     <w:rsid w:val="00785B17"/>
     <w:rsid w:val="007879E8"/>
+    <w:rsid w:val="007A2D77"/>
     <w:rsid w:val="007B687C"/>
+    <w:rsid w:val="007B693B"/>
     <w:rsid w:val="007C159B"/>
     <w:rsid w:val="007C2966"/>
     <w:rsid w:val="007C2E40"/>
     <w:rsid w:val="007C3773"/>
     <w:rsid w:val="007C53D7"/>
     <w:rsid w:val="007D323B"/>
     <w:rsid w:val="007F0673"/>
     <w:rsid w:val="007F3669"/>
     <w:rsid w:val="0080037C"/>
     <w:rsid w:val="00800710"/>
     <w:rsid w:val="00813C75"/>
     <w:rsid w:val="00815C36"/>
     <w:rsid w:val="00816AA4"/>
     <w:rsid w:val="00824270"/>
     <w:rsid w:val="0082603E"/>
     <w:rsid w:val="008262A2"/>
     <w:rsid w:val="00832D24"/>
+    <w:rsid w:val="00837054"/>
     <w:rsid w:val="0084241B"/>
     <w:rsid w:val="0084495C"/>
     <w:rsid w:val="00873391"/>
     <w:rsid w:val="008763C6"/>
     <w:rsid w:val="008800B4"/>
     <w:rsid w:val="00883595"/>
     <w:rsid w:val="00885FB4"/>
     <w:rsid w:val="008864A4"/>
     <w:rsid w:val="00891A9A"/>
     <w:rsid w:val="00894549"/>
     <w:rsid w:val="00897414"/>
     <w:rsid w:val="008A76E3"/>
     <w:rsid w:val="008B338A"/>
     <w:rsid w:val="008B504D"/>
     <w:rsid w:val="008C0B94"/>
     <w:rsid w:val="008C2B8F"/>
     <w:rsid w:val="008D28B2"/>
     <w:rsid w:val="008E1ACB"/>
     <w:rsid w:val="008E1F64"/>
     <w:rsid w:val="008E72F2"/>
+    <w:rsid w:val="008E78FA"/>
     <w:rsid w:val="008F27EF"/>
     <w:rsid w:val="009014DF"/>
     <w:rsid w:val="00901761"/>
     <w:rsid w:val="00912B6E"/>
     <w:rsid w:val="00913387"/>
     <w:rsid w:val="00915DAE"/>
     <w:rsid w:val="00915E35"/>
     <w:rsid w:val="00916A85"/>
     <w:rsid w:val="00920041"/>
     <w:rsid w:val="0092477E"/>
     <w:rsid w:val="00925579"/>
     <w:rsid w:val="00926FA0"/>
     <w:rsid w:val="00934C21"/>
     <w:rsid w:val="0093772A"/>
     <w:rsid w:val="00951E08"/>
     <w:rsid w:val="009523C2"/>
     <w:rsid w:val="009532BE"/>
     <w:rsid w:val="00953EA4"/>
     <w:rsid w:val="00954C11"/>
     <w:rsid w:val="009603F7"/>
     <w:rsid w:val="0096076C"/>
     <w:rsid w:val="00966784"/>
+    <w:rsid w:val="009763D4"/>
     <w:rsid w:val="00976D24"/>
     <w:rsid w:val="0098046D"/>
     <w:rsid w:val="0098056D"/>
     <w:rsid w:val="009859C2"/>
     <w:rsid w:val="009903B0"/>
     <w:rsid w:val="00992B8B"/>
     <w:rsid w:val="0099637D"/>
     <w:rsid w:val="00997F7C"/>
     <w:rsid w:val="00997F80"/>
     <w:rsid w:val="009A031B"/>
     <w:rsid w:val="009A084D"/>
     <w:rsid w:val="009A2A18"/>
     <w:rsid w:val="009A3A1B"/>
     <w:rsid w:val="009A6CEF"/>
     <w:rsid w:val="009B24E7"/>
     <w:rsid w:val="009C0116"/>
     <w:rsid w:val="009C2623"/>
     <w:rsid w:val="009C4EFA"/>
     <w:rsid w:val="009C65E7"/>
     <w:rsid w:val="009C6B46"/>
     <w:rsid w:val="009D3E0F"/>
     <w:rsid w:val="009E1885"/>
     <w:rsid w:val="009E3814"/>
     <w:rsid w:val="009E3B2F"/>
     <w:rsid w:val="009F0ACF"/>
     <w:rsid w:val="009F12DD"/>
     <w:rsid w:val="009F21DF"/>
     <w:rsid w:val="009F2D50"/>
     <w:rsid w:val="009F4BB5"/>
     <w:rsid w:val="009F7501"/>
     <w:rsid w:val="00A02D90"/>
     <w:rsid w:val="00A03D9A"/>
     <w:rsid w:val="00A16C75"/>
     <w:rsid w:val="00A232A6"/>
     <w:rsid w:val="00A23951"/>
     <w:rsid w:val="00A2449D"/>
     <w:rsid w:val="00A25E31"/>
     <w:rsid w:val="00A279B6"/>
     <w:rsid w:val="00A35C94"/>
     <w:rsid w:val="00A36235"/>
+    <w:rsid w:val="00A362D4"/>
     <w:rsid w:val="00A40F92"/>
     <w:rsid w:val="00A413AD"/>
     <w:rsid w:val="00A43A0A"/>
     <w:rsid w:val="00A51669"/>
     <w:rsid w:val="00A53218"/>
     <w:rsid w:val="00A547A0"/>
+    <w:rsid w:val="00A57374"/>
     <w:rsid w:val="00A63955"/>
     <w:rsid w:val="00A64DA5"/>
     <w:rsid w:val="00A6667B"/>
     <w:rsid w:val="00A70C47"/>
     <w:rsid w:val="00A71D18"/>
     <w:rsid w:val="00A72A9F"/>
     <w:rsid w:val="00A72D54"/>
     <w:rsid w:val="00A73ED6"/>
     <w:rsid w:val="00A818B9"/>
     <w:rsid w:val="00A819C3"/>
     <w:rsid w:val="00A83CFC"/>
     <w:rsid w:val="00A83F29"/>
     <w:rsid w:val="00A84BFB"/>
     <w:rsid w:val="00A85DC1"/>
     <w:rsid w:val="00A87F73"/>
     <w:rsid w:val="00A9209D"/>
     <w:rsid w:val="00A93634"/>
     <w:rsid w:val="00A96DF5"/>
     <w:rsid w:val="00AA490C"/>
     <w:rsid w:val="00AA4DD3"/>
     <w:rsid w:val="00AA6BCC"/>
     <w:rsid w:val="00AB1C40"/>
     <w:rsid w:val="00AC0AA6"/>
     <w:rsid w:val="00AC556F"/>
     <w:rsid w:val="00AC63CA"/>
@@ -17184,137 +29096,145 @@
     <w:rsid w:val="00C170D8"/>
     <w:rsid w:val="00C20E4D"/>
     <w:rsid w:val="00C239AB"/>
     <w:rsid w:val="00C23A51"/>
     <w:rsid w:val="00C24234"/>
     <w:rsid w:val="00C2698F"/>
     <w:rsid w:val="00C27AF2"/>
     <w:rsid w:val="00C309D2"/>
     <w:rsid w:val="00C32140"/>
     <w:rsid w:val="00C32306"/>
     <w:rsid w:val="00C324B7"/>
     <w:rsid w:val="00C33A54"/>
     <w:rsid w:val="00C41F0F"/>
     <w:rsid w:val="00C4517E"/>
     <w:rsid w:val="00C4665D"/>
     <w:rsid w:val="00C46FE6"/>
     <w:rsid w:val="00C524FE"/>
     <w:rsid w:val="00C53D5E"/>
     <w:rsid w:val="00C6034C"/>
     <w:rsid w:val="00C61646"/>
     <w:rsid w:val="00C62347"/>
     <w:rsid w:val="00C65A83"/>
     <w:rsid w:val="00C740FD"/>
     <w:rsid w:val="00C8085F"/>
     <w:rsid w:val="00C81DA7"/>
+    <w:rsid w:val="00C824E9"/>
     <w:rsid w:val="00C84504"/>
     <w:rsid w:val="00C90143"/>
     <w:rsid w:val="00C96091"/>
     <w:rsid w:val="00C97163"/>
     <w:rsid w:val="00CB1B36"/>
+    <w:rsid w:val="00CB422D"/>
     <w:rsid w:val="00CD24E9"/>
     <w:rsid w:val="00CD27D6"/>
     <w:rsid w:val="00CE7E11"/>
     <w:rsid w:val="00CF6D90"/>
     <w:rsid w:val="00CF7560"/>
     <w:rsid w:val="00D02737"/>
     <w:rsid w:val="00D03AFB"/>
     <w:rsid w:val="00D0661C"/>
     <w:rsid w:val="00D06CF9"/>
     <w:rsid w:val="00D106A9"/>
     <w:rsid w:val="00D12884"/>
     <w:rsid w:val="00D16726"/>
     <w:rsid w:val="00D20E67"/>
     <w:rsid w:val="00D21DC8"/>
     <w:rsid w:val="00D24FE0"/>
     <w:rsid w:val="00D35FF2"/>
     <w:rsid w:val="00D41074"/>
+    <w:rsid w:val="00D43F64"/>
     <w:rsid w:val="00D44926"/>
     <w:rsid w:val="00D47E56"/>
     <w:rsid w:val="00D51126"/>
     <w:rsid w:val="00D53999"/>
     <w:rsid w:val="00D57042"/>
     <w:rsid w:val="00D571BB"/>
     <w:rsid w:val="00D63A27"/>
     <w:rsid w:val="00D67BA2"/>
     <w:rsid w:val="00D7601A"/>
     <w:rsid w:val="00D84003"/>
     <w:rsid w:val="00D94D48"/>
     <w:rsid w:val="00D9690D"/>
     <w:rsid w:val="00DA212F"/>
     <w:rsid w:val="00DA4C63"/>
     <w:rsid w:val="00DB4005"/>
     <w:rsid w:val="00DB5707"/>
     <w:rsid w:val="00DC2FD8"/>
     <w:rsid w:val="00DC3137"/>
     <w:rsid w:val="00DC38FA"/>
     <w:rsid w:val="00DD542A"/>
     <w:rsid w:val="00DE2682"/>
+    <w:rsid w:val="00DE2792"/>
     <w:rsid w:val="00DE5F77"/>
     <w:rsid w:val="00DE66A3"/>
     <w:rsid w:val="00DF514D"/>
     <w:rsid w:val="00E0056D"/>
     <w:rsid w:val="00E00C39"/>
     <w:rsid w:val="00E01907"/>
     <w:rsid w:val="00E04DD9"/>
     <w:rsid w:val="00E07355"/>
     <w:rsid w:val="00E073F4"/>
     <w:rsid w:val="00E10BDC"/>
     <w:rsid w:val="00E112DD"/>
     <w:rsid w:val="00E140AF"/>
+    <w:rsid w:val="00E20E24"/>
     <w:rsid w:val="00E21051"/>
     <w:rsid w:val="00E22AA8"/>
     <w:rsid w:val="00E22E1D"/>
     <w:rsid w:val="00E2588C"/>
     <w:rsid w:val="00E3147E"/>
     <w:rsid w:val="00E3421B"/>
     <w:rsid w:val="00E3547D"/>
     <w:rsid w:val="00E3795B"/>
     <w:rsid w:val="00E40794"/>
     <w:rsid w:val="00E4565F"/>
     <w:rsid w:val="00E45A85"/>
     <w:rsid w:val="00E50071"/>
     <w:rsid w:val="00E55AA3"/>
+    <w:rsid w:val="00E624E0"/>
     <w:rsid w:val="00E87EAD"/>
     <w:rsid w:val="00E92F3D"/>
     <w:rsid w:val="00E943E0"/>
+    <w:rsid w:val="00E952C0"/>
     <w:rsid w:val="00E95A53"/>
     <w:rsid w:val="00E97357"/>
     <w:rsid w:val="00EA04EB"/>
     <w:rsid w:val="00EC01A7"/>
     <w:rsid w:val="00EC41F0"/>
     <w:rsid w:val="00ED06D4"/>
     <w:rsid w:val="00ED5093"/>
     <w:rsid w:val="00ED620F"/>
     <w:rsid w:val="00EE2C5D"/>
     <w:rsid w:val="00EE49DD"/>
     <w:rsid w:val="00EF377D"/>
     <w:rsid w:val="00EF4FFE"/>
     <w:rsid w:val="00EF5FE9"/>
     <w:rsid w:val="00EF6AE1"/>
     <w:rsid w:val="00EF7BAD"/>
     <w:rsid w:val="00F0021F"/>
+    <w:rsid w:val="00F0297B"/>
     <w:rsid w:val="00F10F13"/>
     <w:rsid w:val="00F13972"/>
     <w:rsid w:val="00F158D5"/>
     <w:rsid w:val="00F15CE7"/>
     <w:rsid w:val="00F175FE"/>
     <w:rsid w:val="00F20859"/>
     <w:rsid w:val="00F22D87"/>
     <w:rsid w:val="00F23F9A"/>
     <w:rsid w:val="00F24F77"/>
     <w:rsid w:val="00F254DE"/>
     <w:rsid w:val="00F31086"/>
     <w:rsid w:val="00F37C88"/>
     <w:rsid w:val="00F414F7"/>
     <w:rsid w:val="00F41685"/>
     <w:rsid w:val="00F43AF0"/>
     <w:rsid w:val="00F44CF2"/>
     <w:rsid w:val="00F501C8"/>
     <w:rsid w:val="00F5525A"/>
     <w:rsid w:val="00F55EF0"/>
     <w:rsid w:val="00F61966"/>
     <w:rsid w:val="00F64DBC"/>
     <w:rsid w:val="00F71723"/>
     <w:rsid w:val="00F75545"/>
     <w:rsid w:val="00F77BB8"/>
     <w:rsid w:val="00F81571"/>
@@ -17346,51 +29266,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5AE5E04F"/>
-  <w15:docId w15:val="{52A77845-FB78-457E-A45A-88E20EE8B561}"/>
+  <w15:docId w15:val="{BD4531ED-8F23-4F8D-B114-7A3D21104D30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17774,51 +29694,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:qFormat/>
     <w:rsid w:val="00E92F3D"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="caption"/>
@@ -18054,55 +29973,57 @@
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18348,67 +30269,77 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6065</Characters>
+  <Pages>6</Pages>
+  <Words>1632</Words>
+  <Characters>9306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7115</CharactersWithSpaces>
+  <CharactersWithSpaces>10917</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Tamara</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>