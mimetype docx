--- v0 (2026-01-21)
+++ v1 (2026-06-24)
@@ -1,16643 +1,29944 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w14:paraId="610D2E31" w14:textId="5C33F6C4" w:rsidR="00BD01C6" w:rsidRPr="007B3094" w:rsidRDefault="00892576" w:rsidP="00BD01C6">
+    <w:p w14:paraId="7F9EA3F5" w14:textId="60ECD563" w:rsidR="000A73E3" w:rsidRDefault="000A73E3">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225733841"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc148066748"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Практичне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заняття</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7ECE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665569B1" w14:textId="43D7AB1E" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тема: Б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>агатократні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001037C7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>прямі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірювання</w:t>
+      </w:r>
+      <w:r w:rsidR="001037C7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="75C48DD4" w14:textId="421B18D9" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="001037C7">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Визначення систематичної похибки</w:t>
+      </w:r>
+      <w:r w:rsidR="001037C7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED011A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>об’єму вибірки, довірчої</w:t>
+      </w:r>
+      <w:r w:rsidR="001037C7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED011A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вірогідності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6164EA7B" w14:textId="77777777" w:rsidR="00ED011A" w:rsidRPr="00ED011A" w:rsidRDefault="00ED011A" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2F2595" w14:textId="4AB78ECD" w:rsidR="00625B78" w:rsidRPr="00625B78" w:rsidRDefault="00625B78" w:rsidP="00625B78">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Випадкові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>похибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> є </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>похибками</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>появі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кожної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>яких</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>спостерігається</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>якої-небудь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>закономірності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Випадкові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>похибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>неминучі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>неусувні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>завжди</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>присутні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>результаті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вимірювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Вони</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>викликають</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>розсіяння</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>результатів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>багато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кратному і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>досить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> точному </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вимірі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>однієї</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тієї</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ж </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>величини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>незмінних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> умов, за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>допомогою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одного і того ж </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вимірювального</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пристрою одним і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> же оператором, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>викликаючи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>відмінність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>останніх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значущих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифрах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04435252" w14:textId="6168D0E0" w:rsidR="00625B78" w:rsidRPr="00625B78" w:rsidRDefault="00625B78" w:rsidP="00625B78">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Отже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>під</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>випадковою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> величиною </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>розуміють</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>числовий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">результат </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>експери</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">менту з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>випадковим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результатом х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кожна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>випадкова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>похибка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>виникає</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>результаті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>дії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>багатьох</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>чинників</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кожен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>яких</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сам по </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>собі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не чинить </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>впливу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">результат, але </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сумарна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>їх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>дія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>може</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>викликати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>помітні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>похибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4DB78D" w14:textId="55C738E1" w:rsidR="00625B78" w:rsidRPr="003D0CAB" w:rsidRDefault="00625B78" w:rsidP="00625B78">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Оскільки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>випадкові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>похибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>піддаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>виключенню</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>результатів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вимірю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то при </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>розгляді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>їх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>впливу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на результат </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вимірювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>завдання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>зводиться</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вивчення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>властивостей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сукупностей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>результатів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>окремих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>спостережень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Передбачити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>окремого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>постереження</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>виправити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>його</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>введенням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> поправки </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>неможливо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Можна лише з певною долею упевненості стверджувати, що істинне</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>значення вимірюваної величини знаходиться в межах розкиду результатів спостережень від х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">≤ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">≤ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, де х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – нижня</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>межа розкиду; х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – верхня межа розкиду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBB31E9" w14:textId="0C858BB7" w:rsidR="00625B78" w:rsidRPr="00625B78" w:rsidRDefault="00625B78" w:rsidP="00625B78">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вивчення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>властивостей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>випадкових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>похибок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у великих </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сукупностях</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>використовуються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>методи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>теорії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>імовірності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>математичної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статистики. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>методи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>застосовні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>невиключених</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>систематичних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>складових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9654B5" w14:textId="77777777" w:rsidR="003D0CAB" w:rsidRDefault="00625B78" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Випадковою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>називають</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>таку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> величину, яка в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>результаті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>досліду</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>може</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>прийняти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> те </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>інше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>невідомо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>заздалегідь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> яке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>саме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Безліч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>випадкової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>величини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>може</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бути</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кінцевою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>рахунковою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – дискретна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>випадкова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> величина. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266CB368" w14:textId="6D67B847" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="00625B78" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00625B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>На</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB" w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>приклад, кількість бракованих деталей в партії, кількість виробів</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB" w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>узятих на випробування, кількість цукерок в кілограмі. У інших</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB" w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>ситуаціях випадкова вели</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB" w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>чина набуває будь-якого значення з деякого проміжку – це безперервна випадкова величина. Наприклад: довжина відрізку лінії, інтервал температури, відхилення</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB" w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>розміру виготовленої деталі від норми, похибка вимірювання,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB" w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>величина відхи</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB" w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>лення від норми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEACE30" w14:textId="4A0AA41B" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>У метрології використовуються закони розподілу щільності імовірності випад</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>кової величини. Законом розподілу випадкової величини називається всяке співвідношення, що встановлює</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>зв’язок між можливими значеннями випадкової величини і відповідною ним імовірністю. Про випадкову величину говорять, що</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F4F21A" w14:textId="77777777" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>вона підпорядкована цьому закону розподілу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AA810C" w14:textId="536ACF9B" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>Закон розподілу може бути заданий в різній формі. Мають</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>ісце в практичних ситуаціях закони розподілу</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з дискретних</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>біномінальний</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>розподіл Пуассона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C25A85D" w14:textId="53E86A5A" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="00CC3F3D" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 з</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0CAB" w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> безперервних:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB8CD21" w14:textId="77777777" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>– нормальний розподіл (розподіл Гауса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA2408E" w14:textId="77777777" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>– експоненціальний розподіл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058B8790" w14:textId="6253671A" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– розподіли, використовувані в статистичних розрахунках: </w:t>
+      </w:r>
+      <w:r w:rsidR="001432B8" w:rsidRPr="001432B8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ꭓ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>-квадрат,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>юден</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>та, Фішера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DC582F" w14:textId="7F0D0F12" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– трапецеїдальний </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>озподіл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242FD7BF" w14:textId="77777777" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>– двомодальний розподіл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A74779A" w14:textId="77777777" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="003D0CAB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>– рівномірний розподіл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663F04E0" w14:textId="77777777" w:rsidR="00CC3F3D" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>Для вивчення розподілу випадкових величин користуються рядом числових характеристик: мір центральної тенденції, мір</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>мінливості, форми кривої розподі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>лу.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11634919" w14:textId="39394CAB" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>До характеристик мір центральної тенденції відносяться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACFE6E8" w14:textId="2A6719F4" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>– математичне очікування задає положення кривої на числовій осі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F80621" w14:textId="5E2B6667" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– мода </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Мо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – числове значення з множини вимірювання,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>яке зустрічається найчастіше;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C6168B" w14:textId="30087A3B" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– медіана </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – значення, яке ділить впорядковану множину даних навпіл, так що одна половина значень менше медіани, а</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>інша більше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5B8873" w14:textId="77777777" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>До характеристик мір мінливості відносяться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B2B828" w14:textId="28B08956" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– розкид вибірки або розмах </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>вказує на діапазон мінливості значень;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AED9C8C" w14:textId="39197281" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– дисперсія </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>– сума квадратів відхилень випадкової величини від її матема</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>тичного очікування. Дисперсія вимірюється в</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>квадратах початкових одиниць;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE3D253" w14:textId="1C7ABC09" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– середньоквадратичним відхиленням </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(СКВ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>випадкової величини називають додатне значення квадратного кореня з дисперсії.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>Середньоквадратичне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>відхи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>лення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>вимірюється</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в тих же одиницях, що і сама величина </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і її середнє значення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0883BB" w14:textId="77777777" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>Форми кривої розподілу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA5831B" w14:textId="34A4F228" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– асиметрія </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>– міра відхилення графіка розподілу частот</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>від симетричного виду відносно середнього значення;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14902DE3" w14:textId="64A025AB" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– ексцес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>– міра плосковершинності або шпилястості</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>графіка розподілу виміряної ознаки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459D2B59" w14:textId="54035393" w:rsidR="003D0CAB" w:rsidRPr="00622FA8" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>Груба похибка або промах – це похибка результату окремого вимірювання, що входить в ряд вимірювання, яка для цих</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>умов різко відрізняється від інших результатів цього ряду.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Джерела</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> грубих похибок</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> можуть бути</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3994DBAF" w14:textId="77777777" w:rsidR="003D0CAB" w:rsidRPr="00622FA8" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– різкі зміни умов вимірювання;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBCA710" w14:textId="77777777" w:rsidR="003D0CAB" w:rsidRPr="00622FA8" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– несправність засобів вимірювальної техніки (ЗВТ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFBF953" w14:textId="76F58DAA" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>помилки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оператора (неправильно </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>вибрано</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗВТ, неправильний запис </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>резуль</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>тату</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірювання).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18506E0C" w14:textId="7CDEB770" w:rsidR="003D0CAB" w:rsidRPr="00CC3F3D" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>При одноразових вимірах виявити промах неможливо.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>Для зменшення імовір</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>ності появи промахів вимірювання проводять два-три рази і за результат прийма</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>ють середнє арифметичне</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (САЗ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>отриманих значень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250FEDE8" w14:textId="2E15F48F" w:rsidR="003D0CAB" w:rsidRPr="00622FA8" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>При багатократних вимірах грубі похибки можуть сильно</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">перекрутити </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>довір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чий інтервал, тому їх необхідно виключити з</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>серії вимірювання і перерахувати па</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>раметри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> розподілу.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При багатократних вимірах для виявлення промахів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вико</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ис</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>товують</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статистичні критерії, заздалегідь визначивши, якому</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>виду розподілу відповідає результат вимірювання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328D4AB8" w14:textId="0846C47C" w:rsidR="003D0CAB" w:rsidRPr="003D0CAB" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Критерій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3σ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>застосовується</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>результатів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>вимірювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>розподілених</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за нормальним законом. За цим критерієм вважається, що результат, що виникає з імовірністю α</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>≤</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>0,003 малоймовірний і його можна вважати промахом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D94F08" w14:textId="77777777" w:rsidR="00CC3F3D" w:rsidRDefault="003D0CAB" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>=0,997, α≤0,003</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A972C1" w14:textId="4720D852" w:rsidR="00CC3F3D" w:rsidRDefault="00CC3F3D" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52179243" w14:textId="34667B27" w:rsidR="00844E67" w:rsidRDefault="00844E67" w:rsidP="00844E67">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3F3D">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A8F4FFF" wp14:editId="46FCD8C1">
+            <wp:extent cx="2404252" cy="1660271"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Рисунок 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 41"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2406019" cy="1661491"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2200E6F4" w14:textId="17A8E467" w:rsidR="00844E67" w:rsidRDefault="00844E67" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140E18E9" w14:textId="1A025470" w:rsidR="00931215" w:rsidRPr="00931215" w:rsidRDefault="00931215" w:rsidP="00931215">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">умнівний результат </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відкидається, якщо | </w:t>
+      </w:r>
+      <w:r w:rsidR="00861434" w:rsidRPr="00861434">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00861434" w:rsidRPr="00861434">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00861434">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ̅</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>| &gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3σ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B87BABF" w14:textId="142A4B98" w:rsidR="00844E67" w:rsidRDefault="00931215" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892576">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цей критерій надійний при числі вимірювань </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>≥</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A2C29D" w14:textId="420C1B02" w:rsidR="00931215" w:rsidRPr="00931215" w:rsidRDefault="00931215" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D327B3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обчислюють зміщену оцінку СКВ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+            <w:noProof/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t xml:space="preserve">= </m:t>
+        </m:r>
+        <m:rad>
+          <m:radPr>
+            <m:degHide m:val="1"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:radPr>
+          <m:deg/>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:noProof/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:nary>
+                  <m:naryPr>
+                    <m:chr m:val="∑"/>
+                    <m:limLoc m:val="undOvr"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:noProof/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:naryPr>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:noProof/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>i=1</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:noProof/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>n</m:t>
+                    </m:r>
+                  </m:sup>
+                  <m:e>
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                            <w:noProof/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                <w:i/>
+                                <w:noProof/>
+                                <w:lang w:val="uk-UA"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                    <w:i/>
+                                    <w:noProof/>
+                                    <w:lang w:val="uk-UA"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                    <w:noProof/>
+                                    <w:lang w:val="uk-UA"/>
+                                  </w:rPr>
+                                  <m:t>x</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                    <w:noProof/>
+                                    <w:lang w:val="uk-UA"/>
+                                  </w:rPr>
+                                  <m:t>i</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                <w:noProof/>
+                                <w:lang w:val="uk-UA"/>
+                              </w:rPr>
+                              <m:t>-M</m:t>
+                            </m:r>
+                            <m:acc>
+                              <m:accPr>
+                                <m:chr m:val="̅"/>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                    <w:i/>
+                                    <w:noProof/>
+                                    <w:lang w:val="uk-UA"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:accPr>
+                              <m:e>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                    <w:noProof/>
+                                    <w:lang w:val="uk-UA"/>
+                                  </w:rPr>
+                                  <m:t>x</m:t>
+                                </m:r>
+                              </m:e>
+                            </m:acc>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                            <w:noProof/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                  </m:e>
+                </m:nary>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                    <w:noProof/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>n</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:rad>
+      </m:oMath>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6070F309" w14:textId="36891788" w:rsidR="00CF3CC2" w:rsidRDefault="00CF3CC2" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Критерій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>згоди</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Романовського</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>використовується</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оцінки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> того, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>наскільки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>емпіричний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>отриманий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>практиці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>розподіл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>випадкової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>величини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>відповідає</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> теоретичному нормальному </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>розподілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A0A0A"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73846FDF" w14:textId="279D812A" w:rsidR="00D327B3" w:rsidRDefault="00931215" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Критерій Романовського застосовують, якщо число вимірювань </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Тоді обчислюється відношення </w:t>
+      </w:r>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:begChr m:val="|"/>
+            <m:endChr m:val="|"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:noProof/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>x</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <m:t xml:space="preserve">- </m:t>
+                </m:r>
+                <m:sSub>
+                  <m:sSubPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:noProof/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:noProof/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:noProof/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>i</m:t>
+                    </m:r>
+                  </m:sub>
+                </m:sSub>
+              </m:num>
+              <m:den>
+                <m:sSub>
+                  <m:sSubPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:noProof/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:noProof/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>σ</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:noProof/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>i</m:t>
+                    </m:r>
+                  </m:sub>
+                </m:sSub>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+            <w:noProof/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t xml:space="preserve">= β.  Якщо β ≥ </m:t>
+        </m:r>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>β</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>т</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то результат </w:t>
+      </w:r>
+      <w:r w:rsidR="00D327B3" w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00D327B3" w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D327B3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вважається промахом і відкидається. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6907F830" w14:textId="12A4973A" w:rsidR="00931215" w:rsidRDefault="00D327B3" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D327B3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D327B3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D327B3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D327B3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обчислюють незміщену оцінку СКВ </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+            <w:noProof/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t xml:space="preserve">= </m:t>
+        </m:r>
+        <m:rad>
+          <m:radPr>
+            <m:degHide m:val="1"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:radPr>
+          <m:deg/>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:noProof/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:nary>
+                  <m:naryPr>
+                    <m:chr m:val="∑"/>
+                    <m:limLoc m:val="undOvr"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:noProof/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:naryPr>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:noProof/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>i=1</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                        <w:noProof/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>n</m:t>
+                    </m:r>
+                  </m:sup>
+                  <m:e>
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                            <w:noProof/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                <w:i/>
+                                <w:noProof/>
+                                <w:lang w:val="uk-UA"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                    <w:i/>
+                                    <w:noProof/>
+                                    <w:lang w:val="uk-UA"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                    <w:noProof/>
+                                    <w:lang w:val="uk-UA"/>
+                                  </w:rPr>
+                                  <m:t>x</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                    <w:noProof/>
+                                    <w:lang w:val="uk-UA"/>
+                                  </w:rPr>
+                                  <m:t>i</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                <w:noProof/>
+                                <w:lang w:val="uk-UA"/>
+                              </w:rPr>
+                              <m:t>-M</m:t>
+                            </m:r>
+                            <m:acc>
+                              <m:accPr>
+                                <m:chr m:val="̅"/>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                    <w:i/>
+                                    <w:noProof/>
+                                    <w:lang w:val="uk-UA"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:accPr>
+                              <m:e>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                                    <w:noProof/>
+                                    <w:lang w:val="uk-UA"/>
+                                  </w:rPr>
+                                  <m:t>x</m:t>
+                                </m:r>
+                              </m:e>
+                            </m:acc>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                            <w:noProof/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                  </m:e>
+                </m:nary>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                    <w:noProof/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>n-1</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:rad>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4A5799" w14:textId="028B6CDD" w:rsidR="00D327B3" w:rsidRPr="00D327B3" w:rsidRDefault="00D327B3" w:rsidP="00CC3F3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В таблиці представлені значення </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>β</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>т</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="55409B3F" w14:textId="77777777" w:rsidR="00CF3CC2" w:rsidRDefault="00CF3CC2" w:rsidP="00E556BB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551A4360" w14:textId="7C97590F" w:rsidR="00D327B3" w:rsidRDefault="00D327B3" w:rsidP="00E556BB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D327B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>Таблиця  – Значення критерію Романовського</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0749861E" w14:textId="77777777" w:rsidR="00E556BB" w:rsidRPr="00D327B3" w:rsidRDefault="00E556BB" w:rsidP="00D327B3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="1087"/>
+        <w:gridCol w:w="1088"/>
+        <w:gridCol w:w="1088"/>
+        <w:gridCol w:w="1088"/>
+        <w:gridCol w:w="1088"/>
+        <w:gridCol w:w="1088"/>
+        <w:gridCol w:w="1088"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E556BB" w14:paraId="003C4559" w14:textId="77777777" w:rsidTr="00E556BB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="598EF3E6" w14:textId="2AAAF249" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>α/Р</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2FB41E" w14:textId="7B1D95A2" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1DBC84" w14:textId="3902741E" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D5D0B8" w14:textId="2E2D7DF0" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB50898" w14:textId="530CA485" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5517A2AF" w14:textId="2710568A" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C8E9F8" w14:textId="38D4A5E7" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C49320" w14:textId="39DB5088" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83A5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E556BB" w14:paraId="709DFA29" w14:textId="77777777" w:rsidTr="00E556BB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="233D1544" w14:textId="58495D5B" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E556BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>0,01/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E556BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79659271" w14:textId="31E9E1E8" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E556BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>1,73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AFDEE1" w14:textId="40FCC874" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E556BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0631E3" w14:textId="388FC237" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E556BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>2,43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB48444" w14:textId="560A8703" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2,62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E430464" w14:textId="5436657F" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0C2229" w14:textId="4B754E30" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48872A5A" w14:textId="2E578141" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E556BB" w14:paraId="4236CB71" w14:textId="77777777" w:rsidTr="00E556BB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7792E9C2" w14:textId="44FF0B2D" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-116" w:right="-106" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E556BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>0,02/ 0,98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1EA2D9" w14:textId="28957550" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1,72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="645A43E9" w14:textId="173D2C3A" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75EC1CC1" w14:textId="39F78CE7" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E181384" w14:textId="7883C1E1" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB1B572" w14:textId="4DAD2D95" w:rsidR="00E556BB" w:rsidRPr="008366E0" w:rsidRDefault="008366E0" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="488AD86A" w14:textId="69C3358C" w:rsidR="00E556BB" w:rsidRPr="008366E0" w:rsidRDefault="008366E0" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="119D3A0B" w14:textId="67D1FD11" w:rsidR="00E556BB" w:rsidRPr="008366E0" w:rsidRDefault="008366E0" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E556BB" w14:paraId="6315C5F8" w14:textId="77777777" w:rsidTr="00E556BB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2798C0" w14:textId="442B9BE7" w:rsidR="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-116" w:right="-106" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E556BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>0,05/0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="491BCA67" w14:textId="64186FF0" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1,71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A30A44A" w14:textId="69967304" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="471B80AD" w14:textId="2F7E4E06" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="052445DE" w14:textId="10EF8B29" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B990108" w14:textId="1314BD4E" w:rsidR="00E556BB" w:rsidRPr="008366E0" w:rsidRDefault="008366E0" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C97044" w14:textId="4C0BDFE0" w:rsidR="00E556BB" w:rsidRPr="008366E0" w:rsidRDefault="008366E0" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E4AACF" w14:textId="577582CE" w:rsidR="00E556BB" w:rsidRPr="008366E0" w:rsidRDefault="008366E0" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E556BB" w14:paraId="04239883" w14:textId="77777777" w:rsidTr="00E556BB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5558ADBC" w14:textId="6020E5A3" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E556BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              </w:rPr>
+              <w:t>0,10 /0,9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="460DDBB0" w14:textId="334D28A9" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1,69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB1D957" w14:textId="4D90330C" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEB8F62" w14:textId="6A264A52" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E885F6" w14:textId="6196473D" w:rsidR="00E556BB" w:rsidRPr="00E556BB" w:rsidRDefault="00E556BB" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7367DC72" w14:textId="24DF2DEA" w:rsidR="00E556BB" w:rsidRPr="008366E0" w:rsidRDefault="008366E0" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7280F673" w14:textId="310A167D" w:rsidR="00E556BB" w:rsidRPr="008366E0" w:rsidRDefault="008366E0" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="587B9AE1" w14:textId="0395FBC9" w:rsidR="00E556BB" w:rsidRPr="008366E0" w:rsidRDefault="008366E0" w:rsidP="00E556BB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2,62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77E91DA7" w14:textId="77777777" w:rsidR="00D327B3" w:rsidRDefault="00D327B3" w:rsidP="00D327B3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025381BE" w14:textId="121A0A47" w:rsidR="00931215" w:rsidRDefault="00E22445" w:rsidP="00D327B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Розглянемо приклад.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D327B3" w:rsidRPr="00D327B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При діагностуванні паливної системи автомобіля резуль</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D327B3" w:rsidRPr="00D327B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>тати п’яти</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірювань витрати палива на кожні 100 км склали: 22, 26, 28, 24, 48 літрів. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22445">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>α</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22445">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,01. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBD2FD8" w14:textId="22CA8E97" w:rsidR="00E22445" w:rsidRDefault="00E22445" w:rsidP="00D327B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обчислимо САЗ: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:acc>
+          <m:accPr>
+            <m:chr m:val="̅"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:accPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:e>
+        </m:acc>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t xml:space="preserve">= </m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>22+26+28+24+48</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="00E22445">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 29,</w:t>
+      </w:r>
+      <w:r w:rsidR="005067B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22445">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>л.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22445">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B2CFE7" w14:textId="62BD54C4" w:rsidR="00CE59DC" w:rsidRPr="00CE59DC" w:rsidRDefault="00E22445" w:rsidP="00D327B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>СКВ буде</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t xml:space="preserve">σ= </m:t>
+        </m:r>
+        <m:rad>
+          <m:radPr>
+            <m:degHide m:val="1"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:radPr>
+          <m:deg/>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                          <m:t>22-29,6</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve">+ </m:t>
+                </m:r>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                          <m:t>26-29,6</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve">+ </m:t>
+                </m:r>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                          <m:t>28-29,6</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>+</m:t>
+                </m:r>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                          <m:t>24-29,6</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve">+ </m:t>
+                </m:r>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                            <w:lang w:val="uk-UA"/>
+                          </w:rPr>
+                          <m:t>48-29,6</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> </m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>5-1</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:rad>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t xml:space="preserve">= </m:t>
+        </m:r>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="400BE02E" w14:textId="5FF63136" w:rsidR="00CE59DC" w:rsidRPr="00CE59DC" w:rsidRDefault="00CE59DC" w:rsidP="00D327B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMathPara>
+        <m:oMath>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+              <w:lang w:val="uk-UA"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <m:t>=</m:t>
+          </m:r>
+          <m:rad>
+            <m:radPr>
+              <m:degHide m:val="1"/>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:radPr>
+            <m:deg/>
+            <m:e>
+              <m:f>
+                <m:fPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:fPr>
+                <m:num>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                    <m:t xml:space="preserve">57,76+12,96+2,56+31,36+338,56 </m:t>
+                  </m:r>
+                </m:num>
+                <m:den>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                    <m:t>4</m:t>
+                  </m:r>
+                </m:den>
+              </m:f>
+            </m:e>
+          </m:rad>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+              <w:lang w:val="uk-UA"/>
+            </w:rPr>
+            <m:t xml:space="preserve">= </m:t>
+          </m:r>
+          <m:rad>
+            <m:radPr>
+              <m:degHide m:val="1"/>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:radPr>
+            <m:deg/>
+            <m:e>
+              <m:f>
+                <m:fPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:fPr>
+                <m:num>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                    <m:t xml:space="preserve">443,2 </m:t>
+                  </m:r>
+                </m:num>
+                <m:den>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                    <m:t>4</m:t>
+                  </m:r>
+                </m:den>
+              </m:f>
+            </m:e>
+          </m:rad>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+              <w:lang w:val="uk-UA"/>
+            </w:rPr>
+            <m:t xml:space="preserve">=10,5261≈10,52 л.  </m:t>
+          </m:r>
+        </m:oMath>
+      </m:oMathPara>
+    </w:p>
+    <w:p w14:paraId="5625330D" w14:textId="77777777" w:rsidR="00DD272D" w:rsidRDefault="005067B2" w:rsidP="00D327B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t xml:space="preserve">β= </m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:d>
+              <m:dPr>
+                <m:begChr m:val="|"/>
+                <m:endChr m:val="|"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:dPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>29,6-48</m:t>
+                </m:r>
+              </m:e>
+            </m:d>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>10,52</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>749 ≈ 1,75</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE59DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22445" w:rsidRPr="00E22445">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>β</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>т</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Cambria Math"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t>=1,945</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D" w:rsidRPr="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>α/Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D" w:rsidRPr="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>0,01/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D" w:rsidRPr="00DD272D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D" w:rsidRPr="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>,99</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D" w:rsidRPr="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D" w:rsidRPr="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D" w:rsidRPr="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D" w:rsidRPr="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A0BEAD" w14:textId="44589B1E" w:rsidR="00844E67" w:rsidRDefault="00E51E6D" w:rsidP="00DD272D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1,7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD272D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD272D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>&lt; 1,945</w:t>
+      </w:r>
+      <w:r w:rsidR="009702BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD272D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD272D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Критерій свідчить про те, що останній результат не є промахом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0718D53F" w14:textId="77777777" w:rsidR="00CF3CC2" w:rsidRDefault="00CF3CC2" w:rsidP="00DD272D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перевіримо за критерієм </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3σ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">| </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>29,6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 18,4; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931215">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3σ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3CC2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3· 10,52 = 31,56</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3CC2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16439828" w14:textId="58BA67EF" w:rsidR="00CF3CC2" w:rsidRPr="00CF3CC2" w:rsidRDefault="00CF3CC2" w:rsidP="00DD272D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18,4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3CC2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31,56</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3CC2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>останній результат не є промахом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70836C22" w14:textId="7CD83947" w:rsidR="00DD272D" w:rsidRDefault="00DD272D" w:rsidP="001432B8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="243" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1A4C69" w14:textId="199A4144" w:rsidR="00DD272D" w:rsidRPr="00DD272D" w:rsidRDefault="00DD272D" w:rsidP="00DD272D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ігнаткін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В.У. Основи метрології</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: [Електронний ресурс]: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>навч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>посіб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. /</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. У. Ігнат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кін, О. В. Томашевський, В. М. Матюшин </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:hint="eastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SymbolMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Електрон. дані. – Запоріжжя : Запорізький національний технічний університет, 2017. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SymbolMT" w:hint="eastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SymbolMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1 електрон. опт. диск (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD272D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>DVD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD272D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>ROM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 см. – Назва з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тит</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. екрана.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD272D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>ISBN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 978-617-529-205-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6182EE" w14:textId="7DFEA1B3" w:rsidR="00844E67" w:rsidRPr="00DD272D" w:rsidRDefault="00844E67" w:rsidP="00DD272D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="243" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB12830" w14:textId="0D53F88E" w:rsidR="00844E67" w:rsidRDefault="00844E67" w:rsidP="001432B8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="243" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1081F8C0" w14:textId="5FA26079" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622FA8">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD01C6">
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>При</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BD01C6" w:rsidRPr="007B3094">
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">клад </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD01C6">
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> По</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хибки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спостережень </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірюванні напруги </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">озподілені за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, прич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> систематич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кладова до</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ює</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нулю, а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>середнє квадратичне відхилення (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>СК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">випадкової складової </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки до</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ює</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мВ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00622FA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гідність </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">того, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>оц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>результ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>атів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>юван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-ня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відрізняється від </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>йсного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>я не б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ьш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ніж </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на ± 120 мВ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6530A59B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164E0C92" w14:textId="37137500" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED011A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озв’яз</w:t>
+      </w:r>
+      <w:r w:rsidR="00387D00">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B44E7AC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7898E3" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Відповідно визначенню д</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гідності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068E096C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120C1641" w14:textId="7941350F" w:rsidR="00D56C92" w:rsidRDefault="00CF3CC2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-30"/>
+        </w:rPr>
+        <w:object w:dxaOrig="5143" w:dyaOrig="720" w14:anchorId="456825B9">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:336.75pt;height:47.25pt" o:ole="">
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1836649752" r:id="rId8"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BE80EB" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B64B83F" w14:textId="43BFA7FD" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="152" w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>При с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>етричном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Δ = ±120 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мВ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, тобто Δ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = +120 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мВ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3CC2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Δ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3CC2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-120 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мВ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-12"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1121" w:dyaOrig="436" w14:anchorId="477BF775">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:56.25pt;height:21pt" o:ole="">
+            <v:imagedata r:id="rId9" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1836649753" r:id="rId10"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>дов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>а в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гідність буде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7E6BD9" w14:textId="185E2537" w:rsidR="00CF3CC2" w:rsidRDefault="00FB38B7" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="152" w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="79D127C1">
+          <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:175.8pt;margin-top:15.65pt;width:176.75pt;height:43.5pt;z-index:251659264;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-width-relative:page;mso-height-relative:page">
+            <v:imagedata r:id="rId11" o:title=""/>
+            <w10:wrap type="square" side="right"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_s1026" DrawAspect="Content" ObjectID="_1836649790" r:id="rId12"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FD32E8" w14:textId="5504131D" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="200" w:firstLine="560"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1996EF4F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="200" w:firstLine="560"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E677B72" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F7A4C5" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="200" w:firstLine="560"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21790A09" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="152" w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Скориставшись </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>таблице</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> норм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ованої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>функц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лапласа, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>отримаємо</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B82C779" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232B3C62" w14:textId="0EFEABD3" w:rsidR="00D56C92" w:rsidRDefault="00CF3CC2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="6121" w:dyaOrig="722" w14:anchorId="67EF18AA">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:357.75pt;height:42pt" o:ole="">
+            <v:imagedata r:id="rId13" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1836649754" r:id="rId14"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB843C2" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540C403E" w14:textId="0650583D" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="560"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>При</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>клад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> По</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спостережень </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірюванні напруги розподілені за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>прич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>систематич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>а с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кладова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дорівнює</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1641" w:dyaOrig="411" w14:anchorId="5A920DD8">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:100.5pt;height:24.75pt" o:ole="">
+            <v:imagedata r:id="rId15" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1836649755" r:id="rId16"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> а СК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">випадкової складової </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дорівнює</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1247" w:dyaOrig="409" w14:anchorId="3029FA60">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:74.25pt;height:24pt" o:ole="">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1836649756" r:id="rId18"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>огідність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">того, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відрізняється від </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>йсного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>напр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>уги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ьш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ніж </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на 100 мВ.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED011A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06503EF5" w14:textId="292978FE" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED011A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озв’яз</w:t>
+      </w:r>
+      <w:r w:rsidR="00387D00">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="484A5CB3" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Якщо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>визначена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> систематична </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>складова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>похибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>необх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ести</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> поправку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і отримати виправлений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">результат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617D04FB" w14:textId="77777777" w:rsidR="00ED011A" w:rsidRDefault="00ED011A" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2679A4D3" w14:textId="3DB5BBC7" w:rsidR="00D56C92" w:rsidRDefault="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="5061" w:dyaOrig="438" w14:anchorId="557705B9">
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:297pt;height:25.5pt" o:ole="">
+            <v:imagedata r:id="rId19" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1836649757" r:id="rId20"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B50035" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D5A4A7" w14:textId="72C80543" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> введен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>я поправки границ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>меншится</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на величину </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>систе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>матич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кладової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначення шуканої вірогідності скористаємось </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>функц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>єю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лапласа в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">від </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>0 до 70 мВ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1A8BBC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="560"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116F88E3" w14:textId="321E7669" w:rsidR="00D56C92" w:rsidRDefault="00FB38B7" w:rsidP="00FB38B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMathPara>
+        <m:oMath>
+          <m:sSub>
+            <m:sSubPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:sSubPr>
+            <m:e>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+                <m:t>P</m:t>
+              </m:r>
+            </m:e>
+            <m:sub>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+                <m:t>дов</m:t>
+              </m:r>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:sub>
+          </m:sSub>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <m:t>=</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <m:t>P</m:t>
+          </m:r>
+          <m:d>
+            <m:dPr>
+              <m:begChr m:val="{"/>
+              <m:endChr m:val="}"/>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:dPr>
+            <m:e>
+              <m:d>
+                <m:dPr>
+                  <m:begChr m:val="|"/>
+                  <m:endChr m:val="|"/>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:dPr>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                    <m:t>U-</m:t>
+                  </m:r>
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <m:rPr>
+                          <m:nor/>
+                        </m:rPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <m:t>U</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <w:proofErr w:type="spellStart"/>
+                      <m:r>
+                        <m:rPr>
+                          <m:nor/>
+                        </m:rPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <m:t>дійсне</m:t>
+                      </m:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sub>
+                  </m:sSub>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:e>
+              </m:d>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+                <m:t>≤</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:nor/>
+                </m:rPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+                <m:t>70</m:t>
+              </m:r>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:e>
+          </m:d>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <m:t>=2</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <m:t>Ф</m:t>
+          </m:r>
+          <m:d>
+            <m:dPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:dPr>
+            <m:e>
+              <m:f>
+                <m:fPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:fPr>
+                <m:num>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                    <m:t>70</m:t>
+                  </m:r>
+                </m:num>
+                <m:den>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                    <m:t>50</m:t>
+                  </m:r>
+                </m:den>
+              </m:f>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:e>
+          </m:d>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <m:t>=2</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <m:t>Ф</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <m:t>(1,4)=2</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <m:t>·</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:nor/>
+            </m:rPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <m:t>0,41924</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:nor/>
+            </m:rPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="uk-UA"/>
+            </w:rPr>
+            <m:t xml:space="preserve"> </m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:nor/>
+            </m:rPr>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:lang w:val="uk-UA"/>
+            </w:rPr>
+            <m:t>≈</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:nor/>
+            </m:rPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="uk-UA"/>
+            </w:rPr>
+            <m:t xml:space="preserve"> 83,8%</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:nor/>
+            </m:rPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <m:t>.</m:t>
+          </m:r>
+        </m:oMath>
+      </m:oMathPara>
+    </w:p>
+    <w:p w14:paraId="7EE31AEB" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698C9AE3" w14:textId="55B1581C" w:rsidR="00D56C92" w:rsidRPr="001037C7" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>При</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>клад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>По</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спостережень </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірюванні сили стру</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">му </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>амперметром р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>прич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ому</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">випадкової </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кладової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> похибки до</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ює</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 мА, а </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>систематич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кладовою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>апостеріор-ною</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інформацією) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>можн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>знехтувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521ED77F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ькість </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>неза</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лежних вимірювань</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>потрібно зробити</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щоб</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> хо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ча</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> б для одного з них по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рев</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ищувала</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ± 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мА</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з вірогідністю </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>0,95.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186C5098" w14:textId="06624B78" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED011A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озв’яз</w:t>
+      </w:r>
+      <w:r w:rsidR="00387D00">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="78D7A35B" w14:textId="77777777" w:rsidR="007B17A0" w:rsidRDefault="000A73E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="560"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гідність </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">того, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о хо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ча</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> б для одного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювання </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хибка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>не п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>еревищить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0E5C83CE" w14:textId="78128079" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">±5 мА, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">є </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тако</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E392C3D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4262CEB1" w14:textId="17DE612C" w:rsidR="00D56C92" w:rsidRDefault="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="7299" w:dyaOrig="723" w14:anchorId="32B392AE">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:414pt;height:40.5pt" o:ole="">
+            <v:imagedata r:id="rId21" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1836649758" r:id="rId22"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A02E6C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1321C213" w14:textId="49428709" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гідність </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">того, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о при </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-4"/>
+        </w:rPr>
+        <w:object w:dxaOrig="220" w:dyaOrig="220" w14:anchorId="2E0EE4D8">
+          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:ole="">
+            <v:imagedata r:id="rId23" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1836649759" r:id="rId24"/>
+        </w:object>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>неза</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лежних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірюваннях жодне з них </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>включає похибки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>льш</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ±</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 мА, буде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111F0868" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E92256A" w14:textId="338644C4" w:rsidR="00D56C92" w:rsidRDefault="008E60B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-12"/>
+        </w:rPr>
+        <w:object w:dxaOrig="4067" w:dyaOrig="444" w14:anchorId="0C6DFED3">
+          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:201.75pt;height:22.5pt" o:ole="">
+            <v:imagedata r:id="rId25" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1035" DrawAspect="Content" ObjectID="_1836649760" r:id="rId26"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B25714" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="560"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC398F9" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLineChars="152" w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">З іншої </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сторон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BD01C6" w:rsidRPr="007B3094">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ця </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ж в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гідність не може бути більшою за </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-12"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1884" w:dyaOrig="439" w14:anchorId="72D59BA6">
+          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:93.75pt;height:21.75pt" o:ole="">
+            <v:imagedata r:id="rId27" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1036" DrawAspect="Content" ObjectID="_1836649761" r:id="rId28"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197E0727" w14:textId="5ED92B19" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>отже</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E60B0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-10"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1616" w:dyaOrig="434" w14:anchorId="07C11596">
+          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:79.5pt;height:21pt" o:ole="">
+            <v:imagedata r:id="rId29" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1836649762" r:id="rId30"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">звідки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008E60B0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2041" w:dyaOrig="716" w14:anchorId="1565CCB9">
+          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:101.25pt;height:36pt" o:ole="">
+            <v:imagedata r:id="rId31" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1836649763" r:id="rId32"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE72F7C" w14:textId="4C57561E" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Так </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к число </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювань </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-4"/>
+        </w:rPr>
+        <w:object w:dxaOrig="220" w:dyaOrig="220" w14:anchorId="7D6B95A4">
+          <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:ole="">
+            <v:imagedata r:id="rId23" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1039" DrawAspect="Content" ObjectID="_1836649764" r:id="rId33"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>може</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ути</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>льк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м, то  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+        <w:object w:dxaOrig="859" w:dyaOrig="300" w14:anchorId="2358BCE0">
+          <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:42.75pt;height:15pt" o:ole="">
+            <v:imagedata r:id="rId34" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1040" DrawAspect="Content" ObjectID="_1836649765" r:id="rId35"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8F964A" w14:textId="77777777" w:rsidR="008E60B0" w:rsidRDefault="008E60B0" w:rsidP="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8DDDDC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="560"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BD01C6">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>При</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>клад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> По</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результатів випадкових спостережень п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювані </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>руму</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidR="00BD01C6" w:rsidRPr="007B3094">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>рно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -1 до + 3 мА. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>систематич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>у по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, СК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>юва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гідність </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">того, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виправлений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">результат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювання відрізняється від дійсного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>я не б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ьш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ніж </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на ± </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мА. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7643A7A6" w14:textId="4FAC81BC" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD01C6">
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED011A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озв’яз</w:t>
+      </w:r>
+      <w:r w:rsidR="00387D00">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7DED8793" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="560"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Враховуючи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о для р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>рного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>а в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гідність </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>появи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>казаном</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і визначається як</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4B95ED" w14:textId="75552E70" w:rsidR="00D56C92" w:rsidRDefault="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-30"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1805" w:dyaOrig="926" w14:anchorId="1E52A070">
+          <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:98.25pt;height:51pt" o:ole="">
+            <v:imagedata r:id="rId36" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1041" DrawAspect="Content" ObjectID="_1836649766" r:id="rId37"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  і</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-30"/>
+        </w:rPr>
+        <w:object w:dxaOrig="4607" w:dyaOrig="888" w14:anchorId="62E1B1F7">
+          <v:shape id="_x0000_i1042" type="#_x0000_t75" style="width:250.5pt;height:48pt" o:ole="">
+            <v:imagedata r:id="rId38" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1042" DrawAspect="Content" ObjectID="_1836649767" r:id="rId39"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56294E8B" w14:textId="5365C574" w:rsidR="00D56C92" w:rsidRDefault="00ED011A" w:rsidP="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>найдем</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">щільність </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF1749C" w14:textId="33F274E3" w:rsidR="00D56C92" w:rsidRDefault="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-30"/>
+        </w:rPr>
+        <w:object w:dxaOrig="6856" w:dyaOrig="829" w14:anchorId="0775434D">
+          <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:357.75pt;height:43.5pt" o:ole="">
+            <v:imagedata r:id="rId40" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1043" DrawAspect="Content" ObjectID="_1836649768" r:id="rId41"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D2B11E" w14:textId="37A7F731" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бсолютн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>систематич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ну</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:position w:val="-12"/>
+        </w:rPr>
+        <w:object w:dxaOrig="566" w:dyaOrig="378" w14:anchorId="38A38A09">
+          <v:shape id="_x0000_i1044" type="#_x0000_t75" style="width:36pt;height:24pt" o:ole="">
+            <v:imagedata r:id="rId42" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1044" DrawAspect="Content" ObjectID="_1836649769" r:id="rId43"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED011A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+        <w:object w:dxaOrig="250" w:dyaOrig="300" w14:anchorId="74F3436C">
+          <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:12.75pt;height:15pt" o:ole="">
+            <v:imagedata r:id="rId44" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1045" DrawAspect="Content" ObjectID="_1836649770" r:id="rId45"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>обрахуємо у відповідності до ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначення за </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>формулам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
-      <w:r w:rsidR="00BD01C6" w:rsidRPr="007B3094">
-[...1 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="722528EE" w14:textId="0C146732" w:rsidR="00D56C92" w:rsidRDefault="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-30"/>
+        </w:rPr>
+        <w:object w:dxaOrig="4214" w:dyaOrig="795" w14:anchorId="336E835E">
+          <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:244.5pt;height:46.5pt" o:ole="">
+            <v:imagedata r:id="rId46" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1046" DrawAspect="Content" ObjectID="_1836649771" r:id="rId47"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A02CE6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E71F8A" w14:textId="6B765E59" w:rsidR="00D56C92" w:rsidRDefault="007B17A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-32"/>
+        </w:rPr>
+        <w:object w:dxaOrig="8724" w:dyaOrig="881" w14:anchorId="31B26DD0">
+          <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:457.5pt;height:45.75pt" o:ole="">
+            <v:imagedata r:id="rId48" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1047" DrawAspect="Content" ObjectID="_1836649772" r:id="rId49"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD01C6">
-[...17 lines deleted...]
-        <w:t>»</w:t>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-12"/>
+        </w:rPr>
+        <w:object w:dxaOrig="200" w:dyaOrig="380" w14:anchorId="252B950A">
+          <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:9.75pt;height:18.75pt" o:ole="">
+            <v:imagedata r:id="rId50" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1048" DrawAspect="Content" ObjectID="_1836649773" r:id="rId51"/>
+        </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B2060F" w14:textId="77777777" w:rsidR="00BD01C6" w:rsidRPr="00BD01C6" w:rsidRDefault="00BD01C6" w:rsidP="00BD01C6">
+    <w:p w14:paraId="0799BD18" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="00ED011A">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>у в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гідність визначимо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">скориставшись </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>формуло</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF7EA7B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="uk-UA"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3094">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="359F5BBF" w14:textId="77777777" w:rsidR="00BD01C6" w:rsidRPr="007B3094" w:rsidRDefault="00BD01C6" w:rsidP="00BD01C6">
+    <w:p w14:paraId="54EB4354" w14:textId="3E30AAE2" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...55 lines deleted...]
-        <w:t>)</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-10"/>
+        </w:rPr>
+        <w:object w:dxaOrig="180" w:dyaOrig="340" w14:anchorId="14015742">
+          <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:9pt;height:17.25pt" o:ole="">
+            <v:imagedata r:id="rId52" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1049" DrawAspect="Content" ObjectID="_1836649774" r:id="rId53"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-30"/>
+        </w:rPr>
+        <w:object w:dxaOrig="5521" w:dyaOrig="872" w14:anchorId="127D426A">
+          <v:shape id="_x0000_i1050" type="#_x0000_t75" style="width:311.25pt;height:49.5pt" o:ole="">
+            <v:imagedata r:id="rId54" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1050" DrawAspect="Content" ObjectID="_1836649775" r:id="rId55"/>
+        </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8F7040" w14:textId="77777777" w:rsidR="00BD01C6" w:rsidRPr="00BD01C6" w:rsidRDefault="00BD01C6" w:rsidP="00BD01C6">
+    <w:p w14:paraId="6082D4C4" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C344F0">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00BD01C6">
+    </w:p>
+    <w:p w14:paraId="16294895" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D24CC0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D74CAC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA5440A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B302080" w14:textId="59F04547" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719EA243" w14:textId="6DC3CCA3" w:rsidR="00ED011A" w:rsidRDefault="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B8E836D" w14:textId="7554A9F6" w:rsidR="00ED011A" w:rsidRDefault="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C093981" w14:textId="18EFDC83" w:rsidR="00ED011A" w:rsidRDefault="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44EB4E7A" w14:textId="122E83B4" w:rsidR="00ED011A" w:rsidRDefault="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7F3AA7" w14:textId="34F9DD3A" w:rsidR="00ED011A" w:rsidRDefault="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A8DBA0" w14:textId="18FE7600" w:rsidR="00ED011A" w:rsidRDefault="00ED011A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB9BB4C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C344F0">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>З</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>начен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормовано</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C344F0">
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>функц</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лапласа  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:position w:val="-36"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2620" w:dyaOrig="859" w14:anchorId="6A69A244">
+          <v:shape id="_x0000_i1051" type="#_x0000_t75" style="width:131.25pt;height:42.75pt" o:ole="" fillcolor="#001">
+            <v:imagedata r:id="rId56" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1051" DrawAspect="Content" ObjectID="_1836649776" r:id="rId57"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595358CE" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...8 lines deleted...]
-        <w:t>V</w:t>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Зверніть увагу!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Всі значення нормованої функції Лапласа менші за 0,5 (тобто  0,...) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D21420" w14:textId="77777777" w:rsidR="00BD01C6" w:rsidRPr="00BD01C6" w:rsidRDefault="00BD01C6" w:rsidP="00DD559B">
+    <w:p w14:paraId="6D82BCF6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
       <w:pPr>
-        <w:pBdr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="105AF767" w14:textId="77777777" w:rsidR="00BD01C6" w:rsidRDefault="00BD01C6" w:rsidP="00DD559B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9782" w:type="dxa"/>
+        <w:tblInd w:w="130" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="40" w:type="dxa"/>
+          <w:right w:w="40" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="557"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="912"/>
+        <w:gridCol w:w="913"/>
+        <w:gridCol w:w="935"/>
+        <w:gridCol w:w="883"/>
+        <w:gridCol w:w="893"/>
+        <w:gridCol w:w="883"/>
+        <w:gridCol w:w="883"/>
+        <w:gridCol w:w="950"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D56C92" w14:paraId="2A1FBC9E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B98194F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="250FD3ED" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B41F7F9" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CD2F33B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23CA0E4E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19938115" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ACBC5B0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="066BE096" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73938054" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CAF0C4D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6277D47D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="319A7098" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E93C0E2" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="255B5C85" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0,00000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CF9198E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B56421D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77333117" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>01197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01EF4867" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1595</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53B9536F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>01994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07C2B620" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>02392</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53D1AA36" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>02790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D7BC97D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>03188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00ED7B28" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>03586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="051919FE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CDE4081" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="455D4634" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>03983</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="265B16F7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>04380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F8CCA44" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>04776</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27383F96" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>05172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33EC2FC4" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>05567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06F1369E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>05962</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EC8F8A7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>06356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EF813C8" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>06749</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E1BB5E5" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>07142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="081E1505" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>07535</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="47F0D3BC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="384"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F06C917" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325D4A74" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>07926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FFE087A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>08317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F97FCFA" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>08706</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54D0AF54" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>09095</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64E2FF4E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>09483</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="736952B6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>09871</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A97083B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10257</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F237980" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10642</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EF91AF0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="058B3159" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="693D079D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CF7BA2C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46AE12E2" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F174D55" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>12172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BFE7890" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>12552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C641F7A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>12930</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38186C21" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>13307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BF8FB8B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>13683</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39D6B6E6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>14058</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D336041" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>14431</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3700A17D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>14803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E400643" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>15173</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="3101FB21" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6559F29E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46BD7668" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>15542</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D7459E8" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>15910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23AA093A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>16276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D30B7EF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>16640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="610D18B3" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>17003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E7972CD" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>17364</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24361245" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>17724</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="496794D7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>18082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25C5E9A7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>18439</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34A17493" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>18793</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="11678A98" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="340BDEA8" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46699950" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>19146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C2B7A70" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>19497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B04F581" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>19847</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="584B0F08" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>20194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="528C9673" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>20540</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76748CDF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>20884</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="704D31B5" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>21226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C78DFC4" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>21566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="242D5B84" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>21904</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B1C8D59" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>22240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="198FA8CB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C3C950D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B2EF787" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>22575</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63DACDC8" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>22907</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C156665" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>23237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C060A62" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>23565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EC91556" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>23891</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="134465E0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>24215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42050FDA" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>24537</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="573DF0FD" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>24857</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E530F18" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>25175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53770F38" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>25490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="32E7049C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="374B383B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BB90A05" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>25804</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64C252CE" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>26115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DEFA5BF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>26424</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DB63BFF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>26730</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1328748A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>27035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="120B8FE0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>27337</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="609B51A0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>27637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41974B61" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>27935</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6433A36D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>28230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C11689C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>28524</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="55BBAFA9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="374"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63A8A9A4" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5880D1AB" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>28814</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60F865D6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>29103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34679EFB" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>29389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="064ACDAB" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>29673</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EC0BB5C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>29955</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42E0B900" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42260327" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4753B3F4" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30785</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="712B67BC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>31057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29379E2B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>31327</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="7C8A20CF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C4ED0A5" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16A71326" w14:textId="61278744" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>31594</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22965E0A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>31859</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DA2792D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>32121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D0FA17E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>32381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BB33936" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>32639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65A6AFAC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>32894</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46AE3845" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>33147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24B1804A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>33398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48936CD3" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>33646</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AC2C19A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>33891</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="10FE5038" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="470"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A19ACAB" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2602058C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>34134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="369B9524" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>34375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09B55249" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>34614</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C226395" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>34850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E53134A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>35083</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7417AE49" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>35314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B860D65" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>35543</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70BCC4AA" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>35769</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14D199F5" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>35993</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="480C0A92" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>36214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="2384274C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07582B45" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C80AF03" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>36433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FC6E1BA" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>36650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BCE7C08" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>36864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B79021E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>37076</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C53101D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>37286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="299E12DC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>37493</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30465219" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>37698</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14C84A33" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>37900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62D33415" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>38100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B81F440" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>38298</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="366BD01E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FE4659A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="181A9A5E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>38493</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA0BE52" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>38686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64B23624" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>38877</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23D3E191" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>39065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12812D07" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>39251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00A9259C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>39435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="741490C2" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>39617</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5402606E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>39796</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A3A4E60" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>39973</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29DDA0BA" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="6CA8CFCE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="611BF2DA" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08407AE0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CB6A982" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7691BAA9" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40658</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FB2EED0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40824</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E808080" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40988</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42CE674C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>41149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="035D9C50" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>41309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39426A67" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>41466</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43F8B3E1" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>41621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37199D00" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>41774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="10A49DCE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="233904A1" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D735274" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>41924</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C2F0E4C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>42073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24445181" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>42220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BF777CF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>42364</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FBC3803" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>42507</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42BD8FA6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>42647</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D3CB4DC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>42786</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF348CC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>42922</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C3C6ABD" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>43056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74D7AA13" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>43189</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="5A88934A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1646A7E7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FA40802" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>43319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42D40C51" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>43448</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BE9663A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>43574</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2403A101" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>43699</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A44665A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>43822</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D174D01" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>43943</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31F2160D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>44062</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F44BFC6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>44179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B7DDA9B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>44295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="263857AF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>44408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="2E129FE3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="448758FF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="176E03AF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>44520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72900A44" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44630   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AE6CDAA" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>44738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="236CA915" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>44845</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A9F588F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>44950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E1515D3" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39F3427A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="444A21DB" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B0198BC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45352</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="374D5DC2" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45449</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="71D1BBE2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B8C9B16" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C2669BD" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45543</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68B37430" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="477D5172" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45728</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DAA4D7E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="796BB4C2" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45907</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34027C73" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E6D18EC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A620B13" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E4F9C9D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F37FC2B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46327</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="354EA570" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1621CB22" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="297A9EE9" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="602F1607" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="096CEC07" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32A78815" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46638</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="601C68AA" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46712</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CE83632" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46784</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33740058" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="043E0431" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A338592" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>46995</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05980D9B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47062</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="5A22BD71" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="252D8105" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DBB73A8" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B50E1DF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68F63327" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47257</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="481544D8" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72FEFEF6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B88242B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47441</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70E068C0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C1F7380" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D9EE91E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47615</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2461E1DE" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="3D9173E9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01CA6FF2" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E354CDD" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47725</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DD28BBB" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47778</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="414786C9" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47831</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="700A9E9D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6273E5D1" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47932</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13447BA3" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>47982</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4547E798" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="728C81B7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48077</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13593EF9" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61D182BD" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="0516BADF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10189707" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A6691CE" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BF45065" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48257</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16BD1440" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EBEA1E8" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48341</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22562623" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E01D312" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="070B48E3" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48461</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56F7DCCB" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DDE37A7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48537</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5109EEB0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48574</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="022E2E01" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="540BA3D3" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D98B2F0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4615807F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48645</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41EF63C6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48679</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D38264" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="283DF98A" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C9AFA59" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48778</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="108312A9" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48809</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F6F8748" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44A59D3D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="208DFCF6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48899</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="198C12DC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="384"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40A79E86" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7979636E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48928</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40E86141" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48956</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DE7E2D7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>48983</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33F61EFC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="040F6AF7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E8728CC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0234F441" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="448B026F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23E9253C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42462F29" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="779F0A26" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DBC4908" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B4A79D8" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63312750" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FBE0BB7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68D45BA5" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35CCC5FF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49266</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BD4A78C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="782C6C83" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B4BE8CE" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A2F138F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B0E1DEE" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49361</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="255AA543" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B555A14" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="046D77ED" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49379</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="769E7D96" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49396</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3944D010" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FEED74C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28C63E26" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49446</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="584B12D7" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49461</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="531EB68B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49477</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C4DD6AC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31317F11" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52E48F4F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="030E0674" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2182D3D5" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="330559B6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49534</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F4F71F5" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55D3B1D9" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49560</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="355AB6C3" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49573</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74222403" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CCC8ABD" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49598</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DF3540C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49609</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AEC0C99" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CAC4B48" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49632</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78D0F32D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49643</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="553767D8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C1A426B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2672D825" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49653</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EDAC2AF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="496B72BD" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49674</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A1D9B38" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49683</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CD89607" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49693</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C00467C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="719CE8DF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49711</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B9EAD72" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49720</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0170C0C4" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49728</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D9FC437" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49736</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="7F2E51B3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4997A40F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="597D9E14" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49744</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43263BCF" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49752</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CD1462C" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49760</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="737DD4E2" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49767</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D5CC635" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B2CAC82" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49781</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BE2B51D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49788</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="734B1B15" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49795</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="235AF715" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49801</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73C59D3E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49807</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C92" w14:paraId="69F6C595" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F013BBC" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:rightChars="-68" w:right="-190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D5D70F0" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49813</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64C298A1" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1866327B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49825</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23AB51EE" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49831</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E72E89B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49836</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="195277A6" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49841</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BC4E02B" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49846</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AD88254" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49851</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F0C8689" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>49856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E92348D" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>490861</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B06E675" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
       <w:pPr>
-        <w:pBdr>
-[...93 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AD7F588" w14:textId="77777777" w:rsidR="00FE02EF" w:rsidRDefault="00BD01C6" w:rsidP="00DD559B">
+    <w:p w14:paraId="12C3DD9D" w14:textId="7FE88139" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
       <w:pPr>
-        <w:pBdr>
-[...145 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BEADBD6" w14:textId="77777777" w:rsidR="00FE02EF" w:rsidRDefault="00FE02EF" w:rsidP="00DD559B">
+    <w:p w14:paraId="15B2660A" w14:textId="78014AB2" w:rsidR="00ED011A" w:rsidRDefault="00ED011A">
       <w:pPr>
-        <w:pBdr>
-[...52 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C7D0146" w14:textId="77777777" w:rsidR="00FE02EF" w:rsidRDefault="00FE02EF" w:rsidP="00DD559B">
+    <w:p w14:paraId="2112F369" w14:textId="07B4315C" w:rsidR="001F54E3" w:rsidRDefault="001F54E3" w:rsidP="001F54E3">
       <w:pPr>
-        <w:pBdr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="560" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:t>4. Скільки фізичних величин в системі SI є основними?</w:t>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Задач</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і для гр. 310</w:t>
+      </w:r>
+      <w:r w:rsidR="001037C7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-312</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A6CEF2" w14:textId="77777777" w:rsidR="00FE02EF" w:rsidRDefault="00FE02EF" w:rsidP="00DD559B">
+    <w:p w14:paraId="6F10C1DB" w14:textId="77777777" w:rsidR="001F54E3" w:rsidRDefault="001F54E3" w:rsidP="001F54E3">
       <w:pPr>
-        <w:pBdr>
-[...74 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="403828FF" w14:textId="77777777" w:rsidR="003C401B" w:rsidRDefault="00FE02EF" w:rsidP="00DD559B">
+    <w:p w14:paraId="70E9F008" w14:textId="4930688B" w:rsidR="001F54E3" w:rsidRDefault="001F54E3" w:rsidP="001F54E3">
       <w:pPr>
-        <w:pBdr>
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-        <w:t>Оберіть кратні одиниці фізичних величин:</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>багато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кратн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спостережень </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірюванні потужності </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ваттметром </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>містять випадкову складову похибки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">яка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>м закон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1551" w:dyaOrig="412" w14:anchorId="2962F59C">
+          <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:87pt;height:23.25pt" o:ole="">
+            <v:imagedata r:id="rId58" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1052" DrawAspect="Content" ObjectID="_1836649777" r:id="rId59"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ірогідність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з якою похибка результату вимірювання потужності </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>рев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ищить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">яке дорівнює </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">150 мВт, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">якщо </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1949" w:dyaOrig="412" w14:anchorId="547531FE">
+          <v:shape id="_x0000_i1053" type="#_x0000_t75" style="width:105pt;height:21.75pt" o:ole="">
+            <v:imagedata r:id="rId60" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1053" DrawAspect="Content" ObjectID="_1836649778" r:id="rId61"/>
+        </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45899B06" w14:textId="77777777" w:rsidR="00FE02EF" w:rsidRDefault="003C401B" w:rsidP="00DD559B">
+    <w:p w14:paraId="59AA5E50" w14:textId="2D363F7C" w:rsidR="001F54E3" w:rsidRDefault="001F54E3" w:rsidP="001F54E3">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:firstLine="560"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">д. дециметр </w:t>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обраний </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">принцип </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювання забезпечує вимірювання </w:t>
+      </w:r>
+      <w:r>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>аметр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> деталей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відносним </w:t>
+      </w:r>
+      <w:r>
+        <w:t>СК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-10"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1128" w:dyaOrig="361" w14:anchorId="2F0BD2B0">
+          <v:shape id="_x0000_i1054" type="#_x0000_t75" style="width:56.25pt;height:18pt" o:ole="">
+            <v:imagedata r:id="rId62" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1054" DrawAspect="Content" ObjectID="_1836649779" r:id="rId63"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> При</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ма</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ючи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> випадкових </w:t>
+      </w:r>
+      <w:r>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>вно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>рн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">м, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">визначити </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">частоту </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>появи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> деталей, д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>аметр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">х буде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відрізнятись </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">від </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>редн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ьо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я  б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ьш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ніж </w:t>
+      </w:r>
+      <w:r>
+        <w:t>на ± 2 %.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0D0D98" w14:textId="77777777" w:rsidR="00FE02EF" w:rsidRDefault="00FE02EF" w:rsidP="00DD559B">
+    <w:p w14:paraId="0CCE6E55" w14:textId="44DD8133" w:rsidR="001F54E3" w:rsidRDefault="001037C7" w:rsidP="001F54E3">
       <w:pPr>
-        <w:pBdr>
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:firstLine="560"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для партії </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>однотипн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>х валик</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контролюють діаметр і</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>отримали</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> СК</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В, яке дорівнює </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1445" w:dyaOrig="424" w14:anchorId="62986E5A">
+          <v:shape id="_x0000_i1055" type="#_x0000_t75" style="width:72.75pt;height:21pt" o:ole="">
+            <v:imagedata r:id="rId64" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1055" DrawAspect="Content" ObjectID="_1836649780" r:id="rId65"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> випадкових відхилень </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>при</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>нято</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve">м. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>мальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>й об</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>’є</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>м парт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> (к</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ькість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve">деталей), при </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>якому</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>мо</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>жуть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> траплятися </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>детал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з відхиленням від </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>редн</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ього</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>я б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ільш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ніж </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve">25 мкм. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEBB4F6" w14:textId="37A9A53C" w:rsidR="001F54E3" w:rsidRPr="001037C7" w:rsidRDefault="001F54E3" w:rsidP="001037C7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>По</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результатів випадкових спостережень п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювані </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сил</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>руму</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>рно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до +</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0,8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мА. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>систематич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>у по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, СК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>юва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гідність </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">того, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виправлений </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">результат </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювання відрізняється від дійсного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>я не б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ьш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ніж </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на ± </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мА. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1991F8" w14:textId="38D849CB" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Задач</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і для гр. 31</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED011A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1301D14E" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ECF66F2" w14:textId="77777777" w:rsidR="003C401B" w:rsidRDefault="003C401B" w:rsidP="00DD559B">
+    <w:p w14:paraId="47C75AB4" w14:textId="347987C5" w:rsidR="00D56C92" w:rsidRDefault="000A73E3" w:rsidP="001F54E3">
       <w:pPr>
-        <w:pBdr>
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="561"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:t>6. Оберіть варіант(и) запису значення фізичної величини:</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>багато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кратн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спостережень </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювані</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сили струму </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ам-перметром</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">містять випадкову складову </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">яка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оділена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>м закон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2364" w:dyaOrig="437" w14:anchorId="7182E8A9">
+          <v:shape id="_x0000_i1056" type="#_x0000_t75" style="width:125.25pt;height:23.25pt" o:ole="">
+            <v:imagedata r:id="rId66" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1056" DrawAspect="Content" ObjectID="_1836649781" r:id="rId67"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Визначити вірогідність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з якою похибка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювання сили струму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>рев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ищить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 мА.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AD2CE2" w14:textId="77777777" w:rsidR="003C401B" w:rsidRPr="003C401B" w:rsidRDefault="003C401B" w:rsidP="00DD559B">
+    <w:p w14:paraId="45EF7C2A" w14:textId="6563CF79" w:rsidR="00D56C92" w:rsidRPr="001037C7" w:rsidRDefault="000A73E3" w:rsidP="001F54E3">
       <w:pPr>
-        <w:pBdr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:firstLine="561"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> А</w:t>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Випадкові похибки </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">при </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>багато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>кратн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірюваннях опору</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> резистора р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> закон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>Δ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F54E3">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>сист</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, а СК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>результату вимірювання</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1604" w:dyaOrig="487" w14:anchorId="4624930E">
+          <v:shape id="_x0000_i1057" type="#_x0000_t75" style="width:89.25pt;height:27pt" o:ole="">
+            <v:imagedata r:id="rId68" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1057" DrawAspect="Content" ObjectID="_1836649782" r:id="rId69"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ькість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>неза</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лежних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірювань для того, що </w:t>
+      </w:r>
+      <w:r>
+        <w:t>хо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ча</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> б для одного з них по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хибка </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ере</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ищила</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ± 5 Ом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">довірчою вірогідністю </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0,98</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9F7AD8" w14:textId="77777777" w:rsidR="003C401B" w:rsidRDefault="003C401B" w:rsidP="00DD559B">
+    <w:p w14:paraId="6F78A885" w14:textId="4E267404" w:rsidR="001F54E3" w:rsidRDefault="001037C7" w:rsidP="001F54E3">
       <w:pPr>
-        <w:pBdr>
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:firstLine="560"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. При </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірюванні м</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ас</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зразків</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">застосований </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">метод </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">забезпечив </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>СК</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>випадкової складової похибки в</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>юван</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ня </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1246" w:dyaOrig="469" w14:anchorId="70942B4F">
+          <v:shape id="_x0000_i1058" type="#_x0000_t75" style="width:73.5pt;height:27pt" o:ole="">
+            <v:imagedata r:id="rId70" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1058" DrawAspect="Content" ObjectID="_1836649783" r:id="rId71"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Визначити, яку кількість  зразків із партії потрібно взяти для зважування</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>якщо придатними в</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>изнают</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ся </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>раз</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> масо</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0,0</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">98 </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кг </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0,</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3" w:rsidRPr="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гідність помилки при</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> при</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>нят</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ішення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve">не </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">повинна </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">перевищувати </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E5EB49" w14:textId="1DA61812" w:rsidR="001F54E3" w:rsidRDefault="001037C7" w:rsidP="001F54E3">
+      <w:pPr>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:firstLine="560"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Встановлено</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">випадкові складові </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>похибк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювального </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>канал</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у (частина вимірювальної системи) контролю напруги </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> закон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>прич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> 90% по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>наход</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>яться</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> ± 75 мВ.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Визначити вірогідність того, що </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибка в</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювального</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>канал</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t xml:space="preserve"> не п</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>рев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ищить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:t>± 100 мВ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5F2093" w14:textId="77777777" w:rsidR="001F54E3" w:rsidRDefault="001F54E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="560" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="043898C6" w14:textId="77777777" w:rsidR="003C401B" w:rsidRDefault="003C401B" w:rsidP="00DD559B">
+    <w:p w14:paraId="0F7B29C2" w14:textId="62664535" w:rsidR="00D56C92" w:rsidRPr="001037C7" w:rsidRDefault="000A73E3">
       <w:pPr>
-        <w:pBdr>
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="560" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Задач</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і для гр. 31</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54E3">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="001037C7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, 319</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001037C7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ful</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0A49916A" w14:textId="77777777" w:rsidR="003C401B" w:rsidRDefault="003C401B" w:rsidP="00DD559B">
+    <w:p w14:paraId="02FDAA6F" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
       <w:pPr>
-        <w:pBdr>
-[...50 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46FB1E47" w14:textId="77777777" w:rsidR="003C401B" w:rsidRDefault="003C401B" w:rsidP="00DD559B">
+    <w:p w14:paraId="58800537" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
       <w:pPr>
-        <w:pBdr>
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:afterLines="100" w:after="240"/>
+        <w:ind w:firstLineChars="200" w:firstLine="560"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:t>8. Оберіть характеристику системної одиниці фізичної величини:</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>багато</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кратн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">х </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спостережень </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірюванні напруги </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вольтметром </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мають випадкову складову </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">яка розподілена за </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормаль</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>м закон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-16"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1280" w:dyaOrig="420" w14:anchorId="042A5D13">
+          <v:shape id="_x0000_i1059" type="#_x0000_t75" style="width:64.5pt;height:21pt" o:ole="">
+            <v:imagedata r:id="rId72" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1059" DrawAspect="Content" ObjectID="_1836649784" r:id="rId73"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>систематич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ною</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кладовою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> похибки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:position w:val="-16"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1410" w:dyaOrig="416" w14:anchorId="68416556">
+          <v:shape id="_x0000_i1060" type="#_x0000_t75" style="width:70.5pt;height:20.25pt" o:ole="">
+            <v:imagedata r:id="rId74" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1060" DrawAspect="Content" ObjectID="_1836649785" r:id="rId75"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гідність </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">того, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о результат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>напр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>уги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>еревищить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>йсне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ільш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ніж</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на 200 мВ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC56069" w14:textId="77777777" w:rsidR="003C401B" w:rsidRDefault="003C401B" w:rsidP="00DD559B">
+    <w:p w14:paraId="42550538" w14:textId="77777777" w:rsidR="00D56C92" w:rsidRDefault="000A73E3">
       <w:pPr>
-        <w:pBdr>
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:spacing w:afterLines="100" w:after="240"/>
+        <w:ind w:firstLine="560"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...14 lines deleted...]
-        <w:tab/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>За</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>результ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>атом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>пов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>рки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> омметра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>становлено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">о 70% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">випадкових складових </w:t>
+      </w:r>
+      <w:r>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результатів спостережень </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">не </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ищує</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ±</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 20 Ом. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Будемо вважати, що випадкові відхилення </w:t>
+      </w:r>
+      <w:r>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>спостережень розподілені за</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нормальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м закон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нул</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ьовим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>математич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>им о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чікуванням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Визначити </w:t>
+      </w:r>
+      <w:r>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>редню</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>квадратич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ну</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71107515" w14:textId="77777777" w:rsidR="00762108" w:rsidRDefault="003C401B" w:rsidP="00DD559B">
+    <w:p w14:paraId="553B90FC" w14:textId="1379E30B" w:rsidR="00D56C92" w:rsidRDefault="001037C7">
       <w:pPr>
-        <w:pBdr>
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:spacing w:afterLines="100" w:after="240"/>
+        <w:ind w:right="-5" w:firstLine="560"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>);</w:t>
+      <w:r w:rsidRPr="001037C7">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>Допустиме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відхилення </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>температур</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> стал</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> при в</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>пуск</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>печ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>повинно</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> п</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>рев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ищувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> ± 10° С </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">від </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>даного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>я. СК</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">випадкової складової </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хиб-к</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve">и, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>яка розподілена за нормальним законом</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>складає</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:position w:val="-10"/>
+        </w:rPr>
+        <w:object w:dxaOrig="947" w:dyaOrig="385" w14:anchorId="2FD9805D">
+          <v:shape id="_x0000_i1061" type="#_x0000_t75" style="width:56.25pt;height:23.25pt" o:ole="">
+            <v:imagedata r:id="rId76" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1061" DrawAspect="Content" ObjectID="_1836649786" r:id="rId77"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> а </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>систематич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ̶ </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0" w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:position w:val="-12"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1342" w:dyaOrig="380" w14:anchorId="461E4DBF">
+          <v:shape id="_x0000_i1062" type="#_x0000_t75" style="width:74.25pt;height:20.25pt" o:ole="">
+            <v:imagedata r:id="rId78" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1062" DrawAspect="Content" ObjectID="_1836649787" r:id="rId79"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гідність</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за якою </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve">результат </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювання </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>температур</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">перевищить межі </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>даного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>нтервал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6897C6" w14:textId="77777777" w:rsidR="00762108" w:rsidRDefault="00762108" w:rsidP="00DD559B">
+    <w:p w14:paraId="6935E73D" w14:textId="032D372A" w:rsidR="00D56C92" w:rsidRDefault="001037C7">
       <w:pPr>
-        <w:pBdr>
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:right="139" w:firstLineChars="200" w:firstLine="560"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>в. основні, похідні, додаткові;</w:t>
+      <w:r w:rsidRPr="001037C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Випадкова складова </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хибки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спостережень </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірюванні </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>напр</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>уги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озподілена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>вном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>рн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>м закон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> СК</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1277" w:dyaOrig="412" w14:anchorId="139969B0">
+          <v:shape id="_x0000_i1063" type="#_x0000_t75" style="width:64.5pt;height:20.25pt" o:ole="">
+            <v:imagedata r:id="rId80" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1063" DrawAspect="Content" ObjectID="_1836649788" r:id="rId81"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>систематич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>а с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кладова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дорівнює</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17A0">
+        <w:rPr>
+          <w:position w:val="-14"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1673" w:dyaOrig="424" w14:anchorId="7F783B7B">
+          <v:shape id="_x0000_i1064" type="#_x0000_t75" style="width:94.5pt;height:24pt" o:ole="">
+            <v:imagedata r:id="rId82" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1064" DrawAspect="Content" ObjectID="_1836649789" r:id="rId83"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>ро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гідність </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve">того, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve">о результат </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ви-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мірювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> напруги </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:bCs/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>изм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 8,5 В</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відрізняється від </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>йсного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:t>значен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>я не б</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ьш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A73E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ніж </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73E3">
+        <w:t>на ± 100 мВ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A934533" w14:textId="77777777" w:rsidR="003C401B" w:rsidRDefault="00762108" w:rsidP="00DD559B">
+    <w:p w14:paraId="53F50B3E" w14:textId="0036541F" w:rsidR="00D56C92" w:rsidRDefault="00D56C92">
       <w:pPr>
-        <w:pBdr>
-[...28 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AC309E4" w14:textId="1FC2B17B" w:rsidR="00AF7082" w:rsidRPr="00AF7082" w:rsidRDefault="00762108" w:rsidP="00DD559B">
+    <w:p w14:paraId="3F45E3A2" w14:textId="773A846F" w:rsidR="001F54E3" w:rsidRDefault="001F54E3">
       <w:pPr>
-        <w:pBdr>
-[...45 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F217D8" w14:textId="5DBC7232" w:rsidR="00DD559B" w:rsidRPr="00DD559B" w:rsidRDefault="00DD559B" w:rsidP="00DD559B">
+    <w:p w14:paraId="50307230" w14:textId="77777777" w:rsidR="001F54E3" w:rsidRDefault="001F54E3" w:rsidP="007A0C3C">
       <w:pPr>
-        <w:pBdr>
-[...106 lines deleted...]
-        </w:rPr>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59E63CCF" w14:textId="77777777" w:rsidR="00762108" w:rsidRDefault="00762108" w:rsidP="00DD559B">
-[...14366 lines deleted...]
-    <w:sectPr w:rsidR="008F7A0E" w:rsidSect="00BD01C6">
+    <w:sectPr w:rsidR="001F54E3" w:rsidSect="000A73E3">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="993" w:right="866" w:bottom="1440" w:left="1240" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="Yu Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
+  <w:font w:name="SymbolMT">
+    <w:altName w:val="Microsoft JhengHei"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000003"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00000003"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="1"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000402"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000885"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="364"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1456" w:hanging="364"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="364"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1528" w:hanging="364"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1564" w:hanging="364"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1600" w:hanging="364"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1637" w:hanging="364"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1673" w:hanging="364"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1709" w:hanging="364"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02343F04"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="40FA2A26"/>
+    <w:lvl w:ilvl="0" w:tplc="60063F7E">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26BF3464"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="838E7312"/>
+    <w:lvl w:ilvl="0" w:tplc="77B60246">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="779E9DA8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="779E9DA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="153"/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:drawingGridVerticalSpacing w:val="156"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
+    <w:spaceForUL/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BD01C6"/>
-[...537 lines deleted...]
-    <w:rsid w:val="00FF268A"/>
+    <w:rsidRoot w:val="431214E6"/>
+    <w:rsid w:val="000A73E3"/>
+    <w:rsid w:val="001037C7"/>
+    <w:rsid w:val="001432B8"/>
+    <w:rsid w:val="001F54E3"/>
+    <w:rsid w:val="0033464B"/>
+    <w:rsid w:val="00387D00"/>
+    <w:rsid w:val="003D0CAB"/>
+    <w:rsid w:val="005067B2"/>
+    <w:rsid w:val="00622FA8"/>
+    <w:rsid w:val="00625B78"/>
+    <w:rsid w:val="007A0C3C"/>
+    <w:rsid w:val="007B17A0"/>
+    <w:rsid w:val="008366E0"/>
+    <w:rsid w:val="00844E67"/>
+    <w:rsid w:val="00861434"/>
+    <w:rsid w:val="008E60B0"/>
+    <w:rsid w:val="00931215"/>
+    <w:rsid w:val="009702BE"/>
+    <w:rsid w:val="009C7ECE"/>
+    <w:rsid w:val="00CC3F3D"/>
+    <w:rsid w:val="00CE59DC"/>
+    <w:rsid w:val="00CF3CC2"/>
+    <w:rsid w:val="00D327B3"/>
+    <w:rsid w:val="00D56C92"/>
+    <w:rsid w:val="00DD272D"/>
+    <w:rsid w:val="00E22445"/>
+    <w:rsid w:val="00E51E6D"/>
+    <w:rsid w:val="00E556BB"/>
+    <w:rsid w:val="00ED011A"/>
+    <w:rsid w:val="00F22805"/>
+    <w:rsid w:val="00FB38B7"/>
+    <w:rsid w:val="030770AB"/>
+    <w:rsid w:val="431214E6"/>
+    <w:rsid w:val="47796C73"/>
+    <w:rsid w:val="5ECE08C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1027" fillcolor="white">
+      <v:fill color="white"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6C1ED406"/>
-  <w15:docId w15:val="{AC615EE9-FE3E-463C-908C-7E012D3432DD}"/>
+  <w14:docId w14:val="67A62109"/>
+  <w15:docId w15:val="{D6A83BA7-DB6A-43B9-9EBA-DA5CCF527FED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...110 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...102 lines deleted...]
-    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="99"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="99"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
@@ -16705,519 +30006,529 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00BD01C6"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="caption"/>
-[...14 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00736E32"/>
+    <w:rsid w:val="001F54E3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00736E32"/>
+    <w:rsid w:val="001432B8"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="Заголовок Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00736E32"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="001432B8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
-    <w:name w:val="Strong"/>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00736E32"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00931215"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...25 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="a7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00D327B3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.wmf"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.wmf"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.wmf"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Яркая">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Century Gothic"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="HGｺﾞｼｯｸM"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="DilleniaUPC"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-      </a:majorFont>
-[...32 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>20137</Characters>
+  <Pages>9</Pages>
+  <Words>2501</Words>
+  <Characters>14262</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23622</CharactersWithSpaces>
+  <CharactersWithSpaces>16730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Tamara</dc:creator>
+  <dc:creator>Tamara Chebykina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1049-11.2.0.11537</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>B39704DFD7EB4108AE17D60474B9CDAB</vt:lpwstr>
+  </property>
+</Properties>
+</file>