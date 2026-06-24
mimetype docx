--- v0 (2025-11-08)
+++ v1 (2026-06-24)
@@ -1990,54 +1990,54 @@
     <w:p w14:paraId="1A547482" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="00CB2781">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="3994" w:dyaOrig="1783" w14:anchorId="41AC03E2">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:199.7pt;height:88.7pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:199.15pt;height:88.85pt" o:ole="">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1804588806" r:id="rId10"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1835118817" r:id="rId10"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="35065EFE" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="003628CA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5076FFDA" w14:textId="44217942" w:rsidR="003628CA" w:rsidRDefault="00CB2781">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рис. </w:t>
       </w:r>
       <w:r w:rsidR="005E1C23">
         <w:t xml:space="preserve">1 - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Схема </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -2257,54 +2257,54 @@
       <w:r>
         <w:t xml:space="preserve"> м</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ає</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> вид</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120AD362" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="00CB2781">
       <w:pPr>
         <w:ind w:firstLine="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-44"/>
         </w:rPr>
         <w:object w:dxaOrig="3266" w:dyaOrig="1099" w14:anchorId="7F1DB982">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:163.3pt;height:55.3pt" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:162.7pt;height:55.15pt" o:ole="">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1804588807" r:id="rId12"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1835118818" r:id="rId12"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="445C13AB" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="00CB2781">
       <w:pPr>
         <w:ind w:firstLine="560"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Абсолютн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -2581,71 +2581,71 @@
         <w:t>ладів</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> будут</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ь</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5981E3FF" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="00CB2781" w:rsidP="00060F07">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-24"/>
         </w:rPr>
         <w:object w:dxaOrig="4792" w:dyaOrig="776" w14:anchorId="0E28A85F">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:240pt;height:38.55pt" o:ole="">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:240.3pt;height:38.8pt" o:ole="">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1804588808" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1835118819" r:id="rId14"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4FDA72" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="00CB2781" w:rsidP="00060F07">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-24"/>
         </w:rPr>
         <w:object w:dxaOrig="5579" w:dyaOrig="808" w14:anchorId="48CFF451">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:278.55pt;height:40.3pt" o:ole="">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:279.6pt;height:39.75pt" o:ole="">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1804588809" r:id="rId16"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1835118820" r:id="rId16"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="020C43B2" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="00CB2781" w:rsidP="00060F07">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Тод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -2706,54 +2706,54 @@
         </w:rPr>
         <w:t>ру</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7932F52B" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="00CB2781" w:rsidP="00060F07">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-116"/>
         </w:rPr>
         <w:object w:dxaOrig="9119" w:dyaOrig="2224" w14:anchorId="6CDC9CEB">
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:456pt;height:111.45pt" o:ole="">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:455.85pt;height:111.75pt" o:ole="">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1804588810" r:id="rId18"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1835118821" r:id="rId18"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="6605A47C" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="00CB2781">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">а </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">межі відносної </w:t>
       </w:r>
       <w:r>
         <w:t>по</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -3626,54 +3626,54 @@
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A619AD8" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="00CB2781" w:rsidP="003D0C0A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-82"/>
         </w:rPr>
         <w:object w:dxaOrig="9355" w:dyaOrig="2535" w14:anchorId="5BE6619B">
-          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:467.55pt;height:126.85pt" o:ole="">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:467.05pt;height:127.15pt" o:ole="">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1804588811" r:id="rId20"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1835118822" r:id="rId20"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="209705EE" w14:textId="38A2B438" w:rsidR="00E54561" w:rsidRPr="00E54561" w:rsidRDefault="00E54561" w:rsidP="003D0C0A">
       <w:pPr>
         <w:ind w:firstLine="560"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54561">
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5571,51 +5571,51 @@
         <w:t xml:space="preserve">3.1) Абсолютну похибку напруги визначимо за метрологічними </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>характе-ристиками</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> вольтметра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41827599" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="009657CE">
+    <w:p w14:paraId="41827599" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="008506F9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="10" w:right="53" w:firstLineChars="196" w:firstLine="549"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
@@ -5853,51 +5853,51 @@
     </w:p>
     <w:p w14:paraId="504A365B" w14:textId="6137FBD7" w:rsidR="003628CA" w:rsidRDefault="00CB2781">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="10" w:right="53" w:firstLineChars="196" w:firstLine="549"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0C0A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Абсолютну похибку опору навантаження визначимо за характеристикою вимірювального одинарного мосту</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014470A0" w14:textId="3BC5533A" w:rsidR="003628CA" w:rsidRDefault="009657CE">
+    <w:p w14:paraId="014470A0" w14:textId="3BC5533A" w:rsidR="003628CA" w:rsidRDefault="008506F9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="10" w:right="53" w:firstLineChars="196" w:firstLine="549"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:bCs/>
                   <w:i/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
@@ -6191,51 +6191,51 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Тепер підставимо дані в 2) і знайдемо </w:t>
       </w:r>
       <w:r w:rsidR="003D3999">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">вірогідне і </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>максимальне значення абсолютної похибки опосередкованої величини</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3999">
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1686FEA1" w14:textId="70B499D4" w:rsidR="003628CA" w:rsidRPr="003D3999" w:rsidRDefault="003D3999" w:rsidP="003D3999">
+    <w:p w14:paraId="1686FEA1" w14:textId="4B4E5DDF" w:rsidR="003628CA" w:rsidRPr="003D3999" w:rsidRDefault="003D3999" w:rsidP="003D3999">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="360" w:right="53" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>вірогідне: ∆</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
@@ -6521,57 +6521,50 @@
               </m:e>
               <m:sup>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:sup>
             </m:sSup>
           </m:num>
           <m:den>
             <m:sSup>
               <m:sSupPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:bCs/>
                     <w:i/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSupPr>
               <m:e>
-                <m:r>
-[...5 lines deleted...]
-                </m:r>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:lang w:val="de-AT"/>
                   </w:rPr>
                   <m:t>R</m:t>
                 </m:r>
               </m:e>
               <m:sup>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:lang w:val="de-AT"/>
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:sup>
             </m:sSup>
             <m:sSup>
               <m:sSupPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:bCs/>
                     <w:i/>
@@ -10035,51 +10028,51 @@
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <m:t>V</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
             </m:e>
           </m:d>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <m:t xml:space="preserve">= </m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="5271DC67" w14:textId="1185B882" w:rsidR="00993C78" w:rsidRPr="00CA625E" w:rsidRDefault="00B07422" w:rsidP="00B07422">
+    <w:p w14:paraId="5271DC67" w14:textId="225AC581" w:rsidR="00993C78" w:rsidRPr="00CA625E" w:rsidRDefault="00B07422" w:rsidP="00B07422">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="en-US"/>
@@ -10276,81 +10269,81 @@
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <m:t>R</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="p"/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="de-AT"/>
                         </w:rPr>
                         <m:t>V</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                 </m:den>
               </m:f>
               <m:r>
-                <w:rPr>
-[...7 lines deleted...]
-              <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>∆</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <m:t xml:space="preserve">U </m:t>
+              </m:r>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:sz w:val="26"/>
+                  <w:szCs w:val="26"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <m:t>2U</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>-</m:t>
               </m:r>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
@@ -10911,331 +10904,205 @@
               </m:ctrlPr>
             </m:dPr>
             <m:e>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <m:t>20</m:t>
-[...11 lines deleted...]
-                    <m:t xml:space="preserve"> </m:t>
+                    <m:t xml:space="preserve">20 </m:t>
                   </m:r>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <m:t>Ом</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <m:t>+30000</m:t>
-[...11 lines deleted...]
-                    <m:t xml:space="preserve"> Ом</m:t>
+                    <m:t>+30000 Ом</m:t>
                   </m:r>
                 </m:num>
                 <m:den>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <m:t>20</m:t>
-[...35 lines deleted...]
-                    <m:t xml:space="preserve"> Ом</m:t>
+                    <m:t>20 Ом∙30000 Ом</m:t>
                   </m:r>
                 </m:den>
               </m:f>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <m:t>∙</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <m:t>2∙120</m:t>
-[...47 lines deleted...]
-                <m:t>+</m:t>
+                <m:t>2∙120 В∙2,25 В+</m:t>
               </m:r>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
                   <m:sSup>
                     <m:sSupPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:i/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <m:t>120</m:t>
                       </m:r>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <m:t>2</m:t>
-[...8 lines deleted...]
-                        <m:t xml:space="preserve"> </m:t>
+                        <m:t xml:space="preserve">2 </m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                   <m:sSup>
                     <m:sSupPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:i/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <m:t>В</m:t>
                       </m:r>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <m:t xml:space="preserve">2 </m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                 </m:num>
                 <m:den>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <m:t>30000</m:t>
-[...8 lines deleted...]
-                    <m:t xml:space="preserve"> Ом</m:t>
+                    <m:t>30000 Ом</m:t>
                   </m:r>
                 </m:den>
               </m:f>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <m:t>∙</m:t>
               </m:r>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </m:ctrlPr>
@@ -11281,63 +11148,51 @@
                   </m:r>
                 </m:num>
                 <m:den>
                   <m:sSup>
                     <m:sSupPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="p"/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <m:t>2</m:t>
-[...11 lines deleted...]
-                        <m:t>0</m:t>
+                        <m:t>20</m:t>
                       </m:r>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="p"/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <m:t>2</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <m:t xml:space="preserve"> </m:t>
@@ -11367,63 +11222,51 @@
                     </m:e>
                     <m:sup>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <m:t xml:space="preserve">2 </m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                 </m:den>
               </m:f>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <m:t>∙0,04 Ом</m:t>
-[...11 lines deleted...]
-                <m:t xml:space="preserve"> +</m:t>
+                <m:t>∙0,04 Ом +</m:t>
               </m:r>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
                   <m:sSup>
                     <m:sSupPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:i/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
@@ -11481,60 +11324,51 @@
                         </w:rPr>
                         <m:t>В</m:t>
                       </m:r>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <m:t>2</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                 </m:num>
                 <m:den>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <m:t>20</m:t>
-[...8 lines deleted...]
-                    <m:t xml:space="preserve"> Ом</m:t>
+                    <m:t>20 Ом</m:t>
                   </m:r>
                 </m:den>
               </m:f>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <m:t>∙</m:t>
               </m:r>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </m:ctrlPr>
@@ -11577,63 +11411,51 @@
                   </m:r>
                 </m:num>
                 <m:den>
                   <m:sSup>
                     <m:sSupPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="p"/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <m:t>3000</m:t>
-[...11 lines deleted...]
-                        <m:t>0</m:t>
+                        <m:t>30000</m:t>
                       </m:r>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="p"/>
                         </m:rPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <m:t>2</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <m:t xml:space="preserve"> </m:t>
@@ -11663,454 +11485,187 @@
                     </m:e>
                     <m:sup>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <m:t>2</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                 </m:den>
               </m:f>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <m:t>∙0,05</m:t>
-[...11 lines deleted...]
-                <m:t xml:space="preserve"> Ом</m:t>
+                <m:t>∙0,05 Ом</m:t>
               </m:r>
             </m:e>
           </m:d>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <m:t>=</m:t>
-[...11 lines deleted...]
-            <m:t>= ±</m:t>
+            <m:t>== ±</m:t>
           </m:r>
           <m:d>
             <m:dPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:dPr>
             <m:e>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <m:t>0</m:t>
-[...143 lines deleted...]
-                <m:t>00000252</m:t>
+                <m:t>0,00016+3,0001+0,00000252</m:t>
               </m:r>
             </m:e>
           </m:d>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <m:t xml:space="preserve"> =</m:t>
+            <m:t xml:space="preserve"> Вт=</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="uk-UA"/>
             </w:rPr>
             <m:t xml:space="preserve"> </m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <m:t>±</m:t>
-[...47 lines deleted...]
-            <m:t xml:space="preserve"> </m:t>
+            <m:t xml:space="preserve">±3,00026252 </m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="uk-UA"/>
             </w:rPr>
             <m:t>Вт≈</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <m:t>±</m:t>
-[...11 lines deleted...]
-            <m:t>3</m:t>
+            <m:t>±3</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="uk-UA"/>
             </w:rPr>
-            <m:t>,</m:t>
-[...35 lines deleted...]
-            <m:t>т</m:t>
+            <m:t>,0Вт</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="7F1C96FC" w14:textId="1376DFBC" w:rsidR="00B07422" w:rsidRPr="00993C78" w:rsidRDefault="00B07422" w:rsidP="00B07422">
+    <w:p w14:paraId="7F1C96FC" w14:textId="1376DFBC" w:rsidR="00B07422" w:rsidRPr="001B1FDD" w:rsidRDefault="00B07422" w:rsidP="00B07422">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001B1FDD">
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001B1FDD">
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559FCCCF" w14:textId="77777777" w:rsidR="00B07422" w:rsidRDefault="00B07422" w:rsidP="00B07422">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -12133,280 +11688,167 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>похибку</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E81090C" w14:textId="77777777" w:rsidR="00B07422" w:rsidRDefault="00B07422" w:rsidP="00B07422">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6745081E" w14:textId="7B11BC0F" w:rsidR="00B07422" w:rsidRDefault="00B07422" w:rsidP="00B07422">
+    <w:p w14:paraId="6745081E" w14:textId="3FABFB0E" w:rsidR="00B07422" w:rsidRDefault="00B07422" w:rsidP="00B07422">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ΔР = ±</w:t>
+        <w:t xml:space="preserve">ΔР = </w:t>
       </w:r>
       <m:oMath>
         <m:d>
           <m:dPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <m:t>0,00016</m:t>
-[...47 lines deleted...]
-              <m:t>0,00000252</m:t>
+              <m:t>0,00016-3,0001-0,00000252</m:t>
             </m:r>
           </m:e>
         </m:d>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t xml:space="preserve"> =</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t xml:space="preserve"> </m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
-          <m:t>±</m:t>
-[...47 lines deleted...]
-          <m:t xml:space="preserve"> </m:t>
+          <m:t xml:space="preserve">-2,99994252 </m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <m:t>Вт≈</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>±3</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <m:t>,0В</m:t>
-[...11 lines deleted...]
-          <m:t>т</m:t>
+          <m:t>,0Вт</m:t>
         </m:r>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="5E55635A" w14:textId="77777777" w:rsidR="00B07422" w:rsidRPr="00B07422" w:rsidRDefault="00B07422" w:rsidP="00B07422">
+    <w:p w14:paraId="5E55635A" w14:textId="77777777" w:rsidR="00B07422" w:rsidRPr="001B1FDD" w:rsidRDefault="00B07422" w:rsidP="00B07422">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD16896" w14:textId="0AC164FF" w:rsidR="00B07422" w:rsidRPr="00CA625E" w:rsidRDefault="00B07422" w:rsidP="00B07422">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Відносна похибка: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA625E">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="26"/>
@@ -12978,59 +12420,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CA625E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:r w:rsidR="00CA625E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>вір</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CA625E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">= </w:t>
+        <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">720,5 Вт ± </w:t>
       </w:r>
       <w:r w:rsidR="00CA625E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>3,0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Вт, </w:t>
       </w:r>
@@ -13762,51 +13196,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>VD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706B2DA1" w14:textId="6752ECD3" w:rsidR="005E1C23" w:rsidRDefault="005E1C23" w:rsidP="005E1C23">
+    <w:p w14:paraId="706B2DA1" w14:textId="43CB2CB7" w:rsidR="005E1C23" w:rsidRDefault="005E1C23" w:rsidP="005E1C23">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="5"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40C9FC78" wp14:editId="6A840F7C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2057400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-97155</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="457200" cy="457200"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
@@ -13815,72 +13249,72 @@
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="457200" cy="457200"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="27047331" w14:textId="77777777" w:rsidR="009657CE" w:rsidRDefault="009657CE" w:rsidP="005E1C23"/>
+                          <w:p w14:paraId="27047331" w14:textId="77777777" w:rsidR="009517C8" w:rsidRDefault="009517C8" w:rsidP="005E1C23"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="40C9FC78" id="Овал 65" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:162pt;margin-top:-7.65pt;width:36pt;height:36pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8TAuY4gEAAK8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uOEzEQ3SNxB8t70knEzKBWOrMgDBsE&#10;Iw0coOJPtyX/5PKkO5fhDIgtl8iRKLtDhs8GIXrhLleVX716Lm9uJ2fZQSU0wXd8tVhyprwI0vi+&#10;458+3r14xRlm8BJs8KrjR4X8dvv82WaMrVqHIVipEiMQj+0YOz7kHNumQTEoB7gIUXkK6pAcZNqm&#10;vpEJRkJ3tlkvl9fNGJKMKQiFSN7dHOTbiq+1EvmD1qgysx0nbrmuqa77sjbbDbR9gjgYcaYB/8DC&#10;gfFU9AK1gwzsMZk/oJwRKWDQeSGCa4LWRqjaA3WzWv7WzcMAUdVeSByMF5nw/8GK94f7xIzs+PUV&#10;Zx4c3dHp8+nr6cvpGyMX6TNGbCntId6n8w7JLM1OOrnypzbYVDU9XjRVU2aCnC+vbuieOBMUOtuE&#10;0jwdjgnzWxUcK0bHlbUmYukaWji8wzxn/8gqbh/ujLXkh9Z6NtLYrW9qCaAB0hYyVXORWkLfVxwM&#10;1shyphzB1O9f28QOUEaifqVLYvRLWim4AxzmvBqah2VQIN94yfIxklaeppoXDk5JzqyiR1CsSi6D&#10;sX+TSaWtJwZF6FnaYuVpPxFMMfdBHumWHmMy/UAarSrhEqGpqNTPE1zG7ud9BX16Z9vvAAAA//8D&#10;AFBLAwQUAAYACAAAACEAWZTzeuMAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/&#10;YRnBi7SbNjZqzKSIKKUHBVsRvG2SaRLNzsbsto3/3vGkxzfv8eZ72XK0nTrQ4FvHCLNpBIq4dFXL&#10;NcLr9nFyDcoHw5XpHBPCN3lY5qcnmUkrd+QXOmxCraSEfWoQmhD6VGtfNmSNn7qeWLydG6wJIoda&#10;V4M5Srnt9DyKEm1Ny/KhMT3dN1R+bvYW4d0WH2/bVfL0EBfljr7ool6vnhHPz8a7W1CBxvAXhl98&#10;QYdcmAq358qrDiGeX8qWgDCZLWJQkohvErkUCIvkCnSe6f8T8h8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAvEwLmOIBAACvAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAWZTzeuMAAAAKAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" filled="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="27047331" w14:textId="77777777" w:rsidR="009657CE" w:rsidRDefault="009657CE" w:rsidP="005E1C23"/>
+                    <w:p w14:paraId="27047331" w14:textId="77777777" w:rsidR="009517C8" w:rsidRDefault="009517C8" w:rsidP="005E1C23"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE75C57" wp14:editId="5E760CB1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1714500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146685</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="457200"/>
                 <wp:effectExtent l="0" t="0" r="38100" b="19050"/>
                 <wp:wrapNone/>
@@ -14259,72 +13693,72 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="571500" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="24B71056" w14:textId="77777777" w:rsidR="009657CE" w:rsidRDefault="009657CE" w:rsidP="005E1C23"/>
+                          <w:p w14:paraId="24B71056" w14:textId="77777777" w:rsidR="009517C8" w:rsidRDefault="009517C8" w:rsidP="005E1C23"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="29BDB196" id="Прямоугольник 66" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:225pt;margin-top:2.55pt;width:45pt;height:18pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBARhWIAwIAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNGmk7a6ipnugLBcE&#10;Ky08wNR2Ekv+k+1t0hsSVyQegYfggoDdZ0jfiLFbuvxcECIHZzw/38x8M15ejlqRrfBBWtPQ+ayk&#10;RBhmuTRdQ9+8vnpyQUmIYDgoa0RDdyLQy9XjR8vB1aKyvVVceIIgJtSDa2gfo6uLIrBeaAgz64RB&#10;Y2u9hohX3xXcw4DoWhVVWS6KwXruvGUiBNSuD0a6yvhtK1h81bZBRKIairXFfPp8btJZrJZQdx5c&#10;L9mxDPiHKjRIg0lPUGuIQG69/ANKS+ZtsG2cMasL27aSidwDdjMvf+vmpgcnci9ITnAnmsL/g2Uv&#10;t9eeSN7QxYISAxpnNH3cv91/mL5N9/t306fpfvq6fz/dTZ+nLwSdkLHBhRoDb9y1P94Ciqn9sfU6&#10;/bExMmaWdyeWxRgJQ+XZ+fysxFkwNFXVxQJlRCkegp0P8bmwmiShoR6HmLmF7YsQD64/XFIuY6+k&#10;UqiHWhky4BZW5xkfcJ9aBRFTaYcdBtNlnGCV5CkmhQTfbZ4qT7aQNiR/x3J+cUsJ1xD6g182JTeo&#10;tYwisQB1L4A/M5zEnUMSDa47TdVowSlRAl9HkrJnBKn+xhM5UQapSXwfGE5SHDdjntg8oSXNxvId&#10;TvHWedn1yFg25CjcmkztccPTWv58z9gP73D1HQAA//8DAFBLAwQUAAYACAAAACEAQdoe3t0AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9jNalPamE0RwUsPgq0Uj9vsNAnN&#10;zobdTRv/vdOTHh9v+OZ75XpyvThjiJ0nDWqWgUCqve2o0fC1e39cgojJkDW9J9TwgxHW1e1NaQrr&#10;L/SJ521qBEMoFkZDm9JQSBnrFp2JMz8gcXf0wZnEMTTSBnNhuOvlU5YtpDMd8YfWDPjWYn3ajk7D&#10;Zp5n32mv/G55el59hP5hv9iMWt/fTa8vIBJO6e8YrvqsDhU7HfxINopeAyN4S9KQKxDc5/NrPnCh&#10;FMiqlP8HVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQEYViAMCAADPAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQdoe3t0AAAAIAQAADwAA&#10;AAAAAAAAAAAAAABdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="24B71056" w14:textId="77777777" w:rsidR="009657CE" w:rsidRDefault="009657CE" w:rsidP="005E1C23"/>
+                    <w:p w14:paraId="24B71056" w14:textId="77777777" w:rsidR="009517C8" w:rsidRDefault="009517C8" w:rsidP="005E1C23"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D527DD0" wp14:editId="490A8C81">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3886200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>32385</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="228600" cy="228600"/>
                 <wp:effectExtent l="0" t="19050" r="38100" b="38100"/>
                 <wp:wrapNone/>
@@ -14333,88 +13767,95 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm rot="5400000">
                           <a:off x="0" y="0"/>
                           <a:ext cx="228600" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="flowChartExtract">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2CB05695" w14:textId="77777777" w:rsidR="009657CE" w:rsidRDefault="009657CE" w:rsidP="005E1C23"/>
+                          <w:p w14:paraId="2CB05695" w14:textId="77777777" w:rsidR="009517C8" w:rsidRDefault="009517C8" w:rsidP="005E1C23"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6D527DD0" id="_x0000_t127" coordsize="21600,21600" o:spt="127" path="m10800,l21600,21600,,21600xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="10800,0;5400,10800;10800,21600;16200,10800" textboxrect="5400,10800,16200,21600"/>
               </v:shapetype>
               <v:shape id="Блок-схема: извлечение 64" o:spid="_x0000_s1028" type="#_x0000_t127" style="position:absolute;left:0;text-align:left;margin-left:306pt;margin-top:2.55pt;width:18pt;height:18pt;rotation:90;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClnd5wHQIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81uEzEQviPxDpbvzSarEqpVNj00LRcE&#10;lQoPMPF6dy35T7ab3Rw5IM68CUKKQOXnGTZvxNibpvxcEMIHazw/33i+mVmc90qSDXdeGF3S2WRK&#10;CdfMVEI3JX396urkjBIfQFcgjeYl3XJPz5ePHy06W/DctEZW3BEE0b7obEnbEGyRZZ61XIGfGMs1&#10;GmvjFAR8uiarHHSIrmSWT6fzrDOuss4w7j1qV6ORLhN+XXMWXta154HIkuLfQrpdutfxzpYLKBoH&#10;thXs8A34h18oEBqTHqFWEIDcOvEHlBLMGW/qMGFGZaauBeOpBqxmNv2tmpsWLE+1IDneHmny/w+W&#10;vdhcOyKqks5PKdGgsEfD++HL8H24O9m/2b8ddsPX4UNBhs/Dp+EjGnb7d6j7hu8dwRgksLO+QJwb&#10;e+0OL49iZKOvnSLOIOtPTqfxJI6watKnFmyPLeB9IAyVeX42RzfC0HSQETMboSKkdT4840aRKJS0&#10;lqa7aMGFyz44YCElgM1zH8awe/cYqs2VkBL1UEhNOhzX/GnKBTh4tYSAaZVFKrxuEo43UlQxJoZ4&#10;16wvpCMbiKM0VjPm+MUtJlyBb0e/ZBqHTInAIz9QtByqS12RsLXItsa9oPE3ileUSI5rFKXkGUDI&#10;v/FEfqRGmmInRu6jFPp1n1qbR7SoWZtqi+2+tU40LbI3i4YUheOVaD6sQpzfn9/J62Fhlz8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDyRSpc3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtZW4UcdViaoQpyoVFeJIy4WbG2+T0HgdYqdJ+XqWExxHM5p5k68n14oL9qHxpEHNExBIpbcN&#10;VRreD7v7FYgQDVnTekINVwywLm5vcpNZP9IbXvaxElxCITMa6hi7TMpQ1uhMmPsOib2T752JLPtK&#10;2t6MXO5auUiSVDrTEC/UpsNtjeV5PzgN+LF7Sc6vp6fvcWvb9PPr+lwNjdZ3s2nzCCLiFP/C8IvP&#10;6FAw09EPZINoNaRqwV+ihgcFgv10uWJ91LBUCmSRy/8Hih8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEApZ3ecB0CAAD4AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8kUqXN4AAAAIAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2CB05695" w14:textId="77777777" w:rsidR="009657CE" w:rsidRDefault="009657CE" w:rsidP="005E1C23"/>
+                    <w:p w14:paraId="2CB05695" w14:textId="77777777" w:rsidR="009517C8" w:rsidRDefault="009517C8" w:rsidP="005E1C23"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00E547B4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">мА                                                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -17612,51 +17053,51 @@
             </m:sup>
           </m:sSup>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:lang w:val="uk-UA"/>
             </w:rPr>
             <m:t>А = ±0,75 мкА,</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="7F74A8DB" w14:textId="77777777" w:rsidR="005E1C23" w:rsidRDefault="005E1C23" w:rsidP="005E1C23">
       <w:pPr>
         <w:ind w:left="708" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="397EE886" w14:textId="77777777" w:rsidR="005E1C23" w:rsidRDefault="005E1C23" w:rsidP="005E1C23">
+    <w:p w14:paraId="397EE886" w14:textId="5594AD48" w:rsidR="005E1C23" w:rsidRDefault="005E1C23" w:rsidP="005E1C23">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -17717,50 +17158,60 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>відомі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="43C88DB4" w14:textId="77777777" w:rsidR="003D593A" w:rsidRDefault="003D593A" w:rsidP="005E1C23">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Cambria Math"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="54AB2609" w14:textId="77777777" w:rsidR="005E1C23" w:rsidRDefault="005E1C23" w:rsidP="005E1C23">
       <w:pPr>
         <w:ind w:firstLineChars="150" w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:color w:val="000000"/>
               <w:vertAlign w:val="subscript"/>
               <w:lang w:val="uk-UA"/>
             </w:rPr>
             <m:t>∆</m:t>
           </m:r>
@@ -18439,66 +17890,90 @@
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>100% =±0,2868309%≈±0,3%</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB617C6" w14:textId="77777777" w:rsidR="005E1C23" w:rsidRDefault="005E1C23" w:rsidP="005E1C23">
       <w:pPr>
         <w:ind w:leftChars="196" w:left="549" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66BAE796" w14:textId="77777777" w:rsidR="005E1C23" w:rsidRDefault="005E1C23" w:rsidP="005E1C23">
+    <w:p w14:paraId="66BAE796" w14:textId="782B3C44" w:rsidR="005E1C23" w:rsidRDefault="005E1C23" w:rsidP="005E1C23">
       <w:pPr>
         <w:ind w:leftChars="196" w:left="549" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Запишемо</w:t>
+        <w:t>Запиш</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7EA7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Cambria Math"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Cambria Math"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7EA7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Cambria Math"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>результат</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -18592,51 +18067,67 @@
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <m:t>X</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Cambria Math"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>± 0,3 %.</w:t>
+        <w:t>± 0,3</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7EA7">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> %.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B62047" w14:textId="2ACC4EFE" w:rsidR="00060F07" w:rsidRDefault="00060F07" w:rsidP="005E1C23">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AFF32B2" w14:textId="2B48E15C" w:rsidR="00CA625E" w:rsidRDefault="00CA625E" w:rsidP="005E1C23">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25FA424B" w14:textId="0CCDEFBF" w:rsidR="00CA625E" w:rsidRDefault="00CA625E" w:rsidP="005E1C23">
@@ -18771,116 +18262,112 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="524FFA58" w14:textId="6143F475" w:rsidR="00CA625E" w:rsidRDefault="00CA625E" w:rsidP="005E1C23">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07061B54" w14:textId="10530B6F" w:rsidR="00CA625E" w:rsidRDefault="00CA625E" w:rsidP="005E1C23">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CEA515A" w14:textId="243FD418" w:rsidR="00CA625E" w:rsidRDefault="00CA625E" w:rsidP="005E1C23">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3FB873DC" w14:textId="77777777" w:rsidR="00CA625E" w:rsidRPr="00A80316" w:rsidRDefault="00CA625E" w:rsidP="005E1C23">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1094F576" w14:textId="5583DAB2" w:rsidR="003628CA" w:rsidRPr="00B56B6B" w:rsidRDefault="00CB2781">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56B6B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Задачі для самостійної роботи</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9959D4" w14:textId="77777777" w:rsidR="003628CA" w:rsidRPr="00B56B6B" w:rsidRDefault="003628CA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F180011" w14:textId="4AA8BFAE" w:rsidR="003628CA" w:rsidRPr="00B56B6B" w:rsidRDefault="00CB2781">
+    <w:p w14:paraId="3F180011" w14:textId="2B280A3E" w:rsidR="003628CA" w:rsidRPr="00B56B6B" w:rsidRDefault="00CB2781">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56B6B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Гр. 318</w:t>
+        <w:t>Гр. 31</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE09A6">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0-312</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE61EFF" w14:textId="6A4FC114" w:rsidR="003628CA" w:rsidRPr="00B56B6B" w:rsidRDefault="00CB2781" w:rsidP="005E1C23">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="53" w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56B6B">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Визначити оцінку дійсного значення потужності, яка розсіюється на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B56B6B">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>резис</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B56B6B">
@@ -19254,75 +18741,76 @@
         <w:t>відносній</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF22F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF22F6">
         <w:t>формі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFB5216" w14:textId="77777777" w:rsidR="00CA625E" w:rsidRDefault="00CA625E" w:rsidP="00BF22F6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33025C88" w14:textId="2241A247" w:rsidR="003628CA" w:rsidRDefault="00CB2781" w:rsidP="00BF22F6">
+    <w:p w14:paraId="33025C88" w14:textId="779DBA70" w:rsidR="003628CA" w:rsidRPr="00AE09A6" w:rsidRDefault="00CB2781" w:rsidP="00BF22F6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Гр. 31</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE83924" w14:textId="4D626F82" w:rsidR="003628CA" w:rsidRDefault="00CB2781" w:rsidP="00BF22F6">
+    <w:p w14:paraId="4FE83924" w14:textId="14217B8D" w:rsidR="003628CA" w:rsidRDefault="00CB2781" w:rsidP="00BF22F6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF22F6">
         <w:t>Визначити</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF22F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF22F6">
         <w:t>оцінку</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>д</w:t>
@@ -19553,51 +19041,57 @@
       <w:r w:rsidR="00BF22F6">
         <w:t>вимірювання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF22F6">
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">0 мА </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF22F6">
         <w:t>отримали</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF22F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:t>2,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">5 А, а </w:t>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45C6E">
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">А, а </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>показан</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:t>ня</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> вольтметра </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>клас</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:t>у</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -19914,54 +19408,54 @@
       <w:r w:rsidR="00BF22F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>р</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:t>і</w:t>
       </w:r>
       <w:r>
         <w:t>внов</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:t>аги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="-34"/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="686" w14:anchorId="005701C8">
-          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:1in;height:34.3pt" o:ole="">
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:1in;height:34.15pt" o:ole="">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1804588812" r:id="rId22"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1835118823" r:id="rId22"/>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:t>тримали</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF22F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>так</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:t>і</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -20006,54 +19500,54 @@
         <w:t>им</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>= (100</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:object w:dxaOrig="223" w:dyaOrig="240" w14:anchorId="24EC083C">
-          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:11.15pt;height:12pt" o:ole="">
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:11.2pt;height:12.6pt" o:ole="">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1804588813" r:id="rId24"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1835118824" r:id="rId24"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">0,05) Ом, </w:t>
       </w:r>
       <w:r w:rsidR="008B516B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="subscript"/>
@@ -20069,104 +19563,104 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">им </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>= (220</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:object w:dxaOrig="223" w:dyaOrig="240" w14:anchorId="0E04B095">
-          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:11.15pt;height:12pt" o:ole="">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:11.2pt;height:12.6pt" o:ole="">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1804588814" r:id="rId25"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1835118825" r:id="rId25"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>0,06) Ом, R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">им </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>= (110</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:object w:dxaOrig="223" w:dyaOrig="240" w14:anchorId="64F6EA44">
-          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:11.15pt;height:12pt" o:ole="">
+          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:11.2pt;height:12.6pt" o:ole="">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1804588815" r:id="rId26"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1835118826" r:id="rId26"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>0,04) Ом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF22F6">
         <w:t>Визначити</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF22F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>оп</w:t>
       </w:r>
       <w:r w:rsidR="00BF22F6">
         <w:t>і</w:t>
@@ -20283,65 +19777,74 @@
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="70625928" w14:textId="77777777" w:rsidR="00CA625E" w:rsidRDefault="00CA625E" w:rsidP="001F79B1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5403469B" w14:textId="2688FD18" w:rsidR="001F79B1" w:rsidRDefault="001F79B1" w:rsidP="001F79B1">
+    <w:p w14:paraId="5403469B" w14:textId="008F748C" w:rsidR="001F79B1" w:rsidRPr="00AE09A6" w:rsidRDefault="001F79B1" w:rsidP="001F79B1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Гр. 319а</w:t>
+        <w:t>Гр. 31</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE09A6">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB89BA0" w14:textId="77777777" w:rsidR="001F79B1" w:rsidRDefault="001F79B1" w:rsidP="001F79B1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71371181" w14:textId="49C1EB65" w:rsidR="001F79B1" w:rsidRDefault="001F79B1" w:rsidP="001F79B1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Визначити</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -20660,54 +20163,54 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> при </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>умові</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>рівноваги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="-34"/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="686" w14:anchorId="5892D630">
-          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:1in;height:34.3pt" o:ole="">
+          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:1in;height:34.15pt" o:ole="">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1035" DrawAspect="Content" ObjectID="_1804588816" r:id="rId27"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1035" DrawAspect="Content" ObjectID="_1835118827" r:id="rId27"/>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>отримали</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>такі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>результати</w:t>
       </w:r>
@@ -20723,114 +20226,114 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1вим</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>= (85,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:object w:dxaOrig="223" w:dyaOrig="240" w14:anchorId="142FC229">
-          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:11.15pt;height:12pt" o:ole="">
+          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:11.2pt;height:12.6pt" o:ole="">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1036" DrawAspect="Content" ObjectID="_1804588817" r:id="rId28"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1036" DrawAspect="Content" ObjectID="_1835118828" r:id="rId28"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>0,4) Ом, R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2вим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>= (122,0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:object w:dxaOrig="223" w:dyaOrig="240" w14:anchorId="073866C1">
-          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:11.15pt;height:12pt" o:ole="">
+          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:11.2pt;height:12.6pt" o:ole="">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1804588818" r:id="rId29"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1835118829" r:id="rId29"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>0,5) Ом, R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">3вим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>= (42,6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:object w:dxaOrig="223" w:dyaOrig="240" w14:anchorId="19CAB502">
-          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:11.15pt;height:12pt" o:ole="">
+          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:11.2pt;height:12.6pt" o:ole="">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1804588819" r:id="rId30"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1835118830" r:id="rId30"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>0,2) Ом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Визначити</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>опір</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -20909,4781 +20412,56 @@
           <w:b/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="028AC6CE" w14:textId="77777777" w:rsidR="00CA625E" w:rsidRDefault="00CA625E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D497F6C" w14:textId="77777777" w:rsidR="00CA625E" w:rsidRDefault="00CA625E">
+    <w:p w14:paraId="20B4CCFA" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="003628CA" w:rsidP="00AE09A6">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3417 lines deleted...]
-        </w:rPr>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...1305 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5328458C" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="003628CA" w:rsidP="001F79B1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B00E493" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="003628CA" w:rsidP="001F79B1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C4DB7A3" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="003628CA" w:rsidP="001F79B1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8AD90E" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="003628CA" w:rsidP="001F79B1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
@@ -25719,58 +20497,58 @@
     </w:p>
     <w:p w14:paraId="7B7C3B85" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="003628CA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="170FF763" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="003628CA"/>
     <w:p w14:paraId="6A9B0F65" w14:textId="77777777" w:rsidR="003628CA" w:rsidRDefault="003628CA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003628CA" w:rsidSect="003D0C0A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04AEB056" w14:textId="77777777" w:rsidR="00580333" w:rsidRDefault="00580333">
+    <w:p w14:paraId="23932480" w14:textId="77777777" w:rsidR="008506F9" w:rsidRDefault="008506F9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3318464E" w14:textId="77777777" w:rsidR="00580333" w:rsidRDefault="00580333">
+    <w:p w14:paraId="20842440" w14:textId="77777777" w:rsidR="008506F9" w:rsidRDefault="008506F9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -25815,58 +20593,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79DB387E" w14:textId="77777777" w:rsidR="00580333" w:rsidRDefault="00580333">
+    <w:p w14:paraId="2F1C7B18" w14:textId="77777777" w:rsidR="008506F9" w:rsidRDefault="008506F9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B73B938" w14:textId="77777777" w:rsidR="00580333" w:rsidRDefault="00580333">
+    <w:p w14:paraId="264809C2" w14:textId="77777777" w:rsidR="008506F9" w:rsidRDefault="008506F9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B77264D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3CE0056"/>
     <w:lvl w:ilvl="0" w:tplc="EEB88A86">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
@@ -25969,78 +20747,79 @@
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F7C1AE6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5F7C1AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:val="bestFit" w:percent="175"/>
+  <w:zoom w:val="bestFit" w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F55BD3"/>
     <w:rsid w:val="00002E65"/>
     <w:rsid w:val="00006C3C"/>
     <w:rsid w:val="00012E9B"/>
     <w:rsid w:val="000138C9"/>
     <w:rsid w:val="00017451"/>
+    <w:rsid w:val="0002055B"/>
     <w:rsid w:val="000228F4"/>
     <w:rsid w:val="00027801"/>
     <w:rsid w:val="00034FFF"/>
     <w:rsid w:val="00036CFE"/>
     <w:rsid w:val="00037829"/>
     <w:rsid w:val="000400BD"/>
     <w:rsid w:val="00042086"/>
     <w:rsid w:val="00043A74"/>
     <w:rsid w:val="00044EBB"/>
     <w:rsid w:val="00055B44"/>
     <w:rsid w:val="00060F07"/>
     <w:rsid w:val="00062E61"/>
     <w:rsid w:val="00063DE4"/>
     <w:rsid w:val="00067C00"/>
     <w:rsid w:val="00070D9A"/>
     <w:rsid w:val="00071452"/>
     <w:rsid w:val="00073B07"/>
     <w:rsid w:val="00074E0F"/>
     <w:rsid w:val="0008073F"/>
     <w:rsid w:val="00080BF7"/>
     <w:rsid w:val="000871B3"/>
     <w:rsid w:val="00090538"/>
     <w:rsid w:val="000905D1"/>
     <w:rsid w:val="000922CB"/>
     <w:rsid w:val="000B13AA"/>
@@ -26049,171 +20828,177 @@
     <w:rsid w:val="000C155A"/>
     <w:rsid w:val="000C3840"/>
     <w:rsid w:val="000C58F6"/>
     <w:rsid w:val="000E0681"/>
     <w:rsid w:val="000E4433"/>
     <w:rsid w:val="000E639F"/>
     <w:rsid w:val="000F1C24"/>
     <w:rsid w:val="000F5D5C"/>
     <w:rsid w:val="00102825"/>
     <w:rsid w:val="00106773"/>
     <w:rsid w:val="001106C4"/>
     <w:rsid w:val="001122E1"/>
     <w:rsid w:val="00121B66"/>
     <w:rsid w:val="0012313F"/>
     <w:rsid w:val="00132FD7"/>
     <w:rsid w:val="0013708C"/>
     <w:rsid w:val="00141D8B"/>
     <w:rsid w:val="00142827"/>
     <w:rsid w:val="00143DBD"/>
     <w:rsid w:val="001603A4"/>
     <w:rsid w:val="00162788"/>
     <w:rsid w:val="00165B9E"/>
     <w:rsid w:val="00166B46"/>
     <w:rsid w:val="00167473"/>
     <w:rsid w:val="0018038D"/>
+    <w:rsid w:val="00185108"/>
     <w:rsid w:val="00192CD2"/>
     <w:rsid w:val="00193395"/>
     <w:rsid w:val="00193716"/>
     <w:rsid w:val="00196EA5"/>
     <w:rsid w:val="001A2CAD"/>
     <w:rsid w:val="001A4801"/>
     <w:rsid w:val="001A4D9E"/>
     <w:rsid w:val="001B0733"/>
+    <w:rsid w:val="001B1FDD"/>
     <w:rsid w:val="001B29BD"/>
     <w:rsid w:val="001C7822"/>
     <w:rsid w:val="001D6257"/>
     <w:rsid w:val="001D6F86"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F385B"/>
     <w:rsid w:val="001F4380"/>
     <w:rsid w:val="001F79B1"/>
     <w:rsid w:val="0020074E"/>
     <w:rsid w:val="002040EE"/>
     <w:rsid w:val="00211263"/>
     <w:rsid w:val="0021215E"/>
     <w:rsid w:val="002133FC"/>
     <w:rsid w:val="00217F5A"/>
     <w:rsid w:val="00227ADC"/>
     <w:rsid w:val="0023057A"/>
     <w:rsid w:val="00234837"/>
     <w:rsid w:val="00236A8F"/>
     <w:rsid w:val="00241C34"/>
     <w:rsid w:val="00254770"/>
     <w:rsid w:val="00270BBA"/>
     <w:rsid w:val="002869D3"/>
     <w:rsid w:val="002A702E"/>
     <w:rsid w:val="002B2E1B"/>
     <w:rsid w:val="002B7440"/>
     <w:rsid w:val="002C0B89"/>
     <w:rsid w:val="002C1835"/>
     <w:rsid w:val="002C37F9"/>
     <w:rsid w:val="002E2C4C"/>
     <w:rsid w:val="002E5C16"/>
     <w:rsid w:val="002F4F5A"/>
     <w:rsid w:val="002F5D9A"/>
     <w:rsid w:val="00301574"/>
     <w:rsid w:val="00303F4B"/>
     <w:rsid w:val="003065DB"/>
     <w:rsid w:val="00312C7E"/>
     <w:rsid w:val="00312CED"/>
     <w:rsid w:val="0031324A"/>
     <w:rsid w:val="00315825"/>
     <w:rsid w:val="0031677B"/>
     <w:rsid w:val="0031714E"/>
     <w:rsid w:val="00336A63"/>
     <w:rsid w:val="003628CA"/>
     <w:rsid w:val="00374AEC"/>
     <w:rsid w:val="0037686F"/>
     <w:rsid w:val="00395B48"/>
     <w:rsid w:val="003A15E0"/>
+    <w:rsid w:val="003A7EA7"/>
     <w:rsid w:val="003B043E"/>
     <w:rsid w:val="003B0982"/>
     <w:rsid w:val="003B0D24"/>
     <w:rsid w:val="003C4F08"/>
     <w:rsid w:val="003C5E33"/>
     <w:rsid w:val="003C6088"/>
     <w:rsid w:val="003D0C0A"/>
     <w:rsid w:val="003D122F"/>
     <w:rsid w:val="003D3999"/>
+    <w:rsid w:val="003D593A"/>
     <w:rsid w:val="003E32E8"/>
     <w:rsid w:val="003E4B01"/>
     <w:rsid w:val="003F1339"/>
     <w:rsid w:val="003F34A0"/>
     <w:rsid w:val="004005E7"/>
     <w:rsid w:val="004012DD"/>
+    <w:rsid w:val="0040366A"/>
     <w:rsid w:val="004067D4"/>
     <w:rsid w:val="00406852"/>
     <w:rsid w:val="00406C83"/>
     <w:rsid w:val="0041137A"/>
     <w:rsid w:val="00417ABE"/>
     <w:rsid w:val="00426DC5"/>
     <w:rsid w:val="00437546"/>
     <w:rsid w:val="00440C00"/>
     <w:rsid w:val="00451437"/>
     <w:rsid w:val="00462700"/>
     <w:rsid w:val="0046302B"/>
     <w:rsid w:val="004636C2"/>
+    <w:rsid w:val="00471CB9"/>
     <w:rsid w:val="0047256A"/>
     <w:rsid w:val="00483F84"/>
     <w:rsid w:val="00486123"/>
     <w:rsid w:val="00487DEB"/>
     <w:rsid w:val="004929F5"/>
     <w:rsid w:val="004973B5"/>
     <w:rsid w:val="004B2826"/>
     <w:rsid w:val="004B6B02"/>
     <w:rsid w:val="004B6FA6"/>
     <w:rsid w:val="004B7B73"/>
     <w:rsid w:val="004C02DF"/>
     <w:rsid w:val="004C4D4F"/>
     <w:rsid w:val="004D47B7"/>
     <w:rsid w:val="004D5DE5"/>
     <w:rsid w:val="004E199D"/>
     <w:rsid w:val="004E7A0D"/>
     <w:rsid w:val="004F332E"/>
     <w:rsid w:val="004F39C1"/>
     <w:rsid w:val="004F50EB"/>
     <w:rsid w:val="00500645"/>
     <w:rsid w:val="00507ACC"/>
     <w:rsid w:val="00512C50"/>
     <w:rsid w:val="005149CC"/>
     <w:rsid w:val="00520E4B"/>
     <w:rsid w:val="005236AB"/>
     <w:rsid w:val="00532BAC"/>
     <w:rsid w:val="00536178"/>
     <w:rsid w:val="00537A28"/>
     <w:rsid w:val="00540A20"/>
     <w:rsid w:val="00540B5E"/>
     <w:rsid w:val="0054202C"/>
     <w:rsid w:val="00560001"/>
     <w:rsid w:val="005668F1"/>
     <w:rsid w:val="00566CEF"/>
-    <w:rsid w:val="00580333"/>
     <w:rsid w:val="00580DF0"/>
     <w:rsid w:val="005829EC"/>
     <w:rsid w:val="00592BC3"/>
     <w:rsid w:val="00595A9F"/>
+    <w:rsid w:val="005B2DE0"/>
     <w:rsid w:val="005B32FF"/>
     <w:rsid w:val="005B36A0"/>
     <w:rsid w:val="005B615C"/>
     <w:rsid w:val="005B7A28"/>
     <w:rsid w:val="005C3EE2"/>
     <w:rsid w:val="005D205D"/>
     <w:rsid w:val="005D3794"/>
     <w:rsid w:val="005E0DE5"/>
     <w:rsid w:val="005E1C23"/>
     <w:rsid w:val="005E1D71"/>
     <w:rsid w:val="005F7D3E"/>
     <w:rsid w:val="0060439E"/>
     <w:rsid w:val="006105B4"/>
     <w:rsid w:val="006127DE"/>
     <w:rsid w:val="00614720"/>
     <w:rsid w:val="00615AB2"/>
     <w:rsid w:val="006250C7"/>
     <w:rsid w:val="006270AB"/>
     <w:rsid w:val="00636AFA"/>
     <w:rsid w:val="0064264A"/>
     <w:rsid w:val="00650B94"/>
     <w:rsid w:val="00655DB3"/>
     <w:rsid w:val="00664FEA"/>
     <w:rsid w:val="00670109"/>
     <w:rsid w:val="0067011C"/>
@@ -26222,213 +21007,220 @@
     <w:rsid w:val="00683380"/>
     <w:rsid w:val="00684871"/>
     <w:rsid w:val="00685F7A"/>
     <w:rsid w:val="006A2B38"/>
     <w:rsid w:val="006A7211"/>
     <w:rsid w:val="006B3578"/>
     <w:rsid w:val="006B54E0"/>
     <w:rsid w:val="006B6E8D"/>
     <w:rsid w:val="006C26C8"/>
     <w:rsid w:val="006C5FC1"/>
     <w:rsid w:val="006C7170"/>
     <w:rsid w:val="006D0C90"/>
     <w:rsid w:val="006D4091"/>
     <w:rsid w:val="006D7B7C"/>
     <w:rsid w:val="006E1440"/>
     <w:rsid w:val="006E5205"/>
     <w:rsid w:val="006E5C34"/>
     <w:rsid w:val="006E79DF"/>
     <w:rsid w:val="006F194E"/>
     <w:rsid w:val="006F3631"/>
     <w:rsid w:val="0070073C"/>
     <w:rsid w:val="007014C5"/>
     <w:rsid w:val="00702AEF"/>
     <w:rsid w:val="007034B2"/>
     <w:rsid w:val="007058AC"/>
+    <w:rsid w:val="00705B2D"/>
     <w:rsid w:val="00706D7E"/>
     <w:rsid w:val="0070762F"/>
     <w:rsid w:val="007078AF"/>
     <w:rsid w:val="00707F85"/>
     <w:rsid w:val="00711D9C"/>
     <w:rsid w:val="00712FC3"/>
     <w:rsid w:val="00717064"/>
     <w:rsid w:val="00721F77"/>
     <w:rsid w:val="00725EAA"/>
     <w:rsid w:val="0072727D"/>
     <w:rsid w:val="007341C6"/>
     <w:rsid w:val="00734D38"/>
     <w:rsid w:val="007414E5"/>
     <w:rsid w:val="00741A82"/>
     <w:rsid w:val="007530D1"/>
     <w:rsid w:val="007554B2"/>
     <w:rsid w:val="007568E0"/>
     <w:rsid w:val="00763908"/>
     <w:rsid w:val="00766BB7"/>
     <w:rsid w:val="0076750B"/>
     <w:rsid w:val="007716EE"/>
     <w:rsid w:val="007828F8"/>
     <w:rsid w:val="00783C37"/>
     <w:rsid w:val="0078778C"/>
     <w:rsid w:val="00790FAA"/>
     <w:rsid w:val="007916CB"/>
     <w:rsid w:val="0079371C"/>
     <w:rsid w:val="007A0FD4"/>
     <w:rsid w:val="007B0EC6"/>
     <w:rsid w:val="007D0BC1"/>
     <w:rsid w:val="007D1D24"/>
     <w:rsid w:val="007D46C3"/>
     <w:rsid w:val="007E0CE2"/>
     <w:rsid w:val="007F0A7D"/>
     <w:rsid w:val="007F273D"/>
     <w:rsid w:val="007F2767"/>
     <w:rsid w:val="007F455E"/>
     <w:rsid w:val="007F5B69"/>
     <w:rsid w:val="007F66E9"/>
     <w:rsid w:val="007F6FC7"/>
     <w:rsid w:val="00805CC2"/>
+    <w:rsid w:val="008066D9"/>
     <w:rsid w:val="00806B9A"/>
     <w:rsid w:val="00806EEC"/>
     <w:rsid w:val="00813EE7"/>
     <w:rsid w:val="008406DA"/>
     <w:rsid w:val="00844677"/>
     <w:rsid w:val="008448E9"/>
     <w:rsid w:val="00847FB7"/>
+    <w:rsid w:val="008506F9"/>
     <w:rsid w:val="00863283"/>
     <w:rsid w:val="0087379D"/>
     <w:rsid w:val="0087600A"/>
     <w:rsid w:val="00881F5D"/>
     <w:rsid w:val="00882E55"/>
     <w:rsid w:val="008863FB"/>
     <w:rsid w:val="00886D3A"/>
     <w:rsid w:val="00892398"/>
     <w:rsid w:val="00892B62"/>
     <w:rsid w:val="00894BBF"/>
     <w:rsid w:val="008955D7"/>
     <w:rsid w:val="00895C07"/>
     <w:rsid w:val="00896C0C"/>
     <w:rsid w:val="008A11A6"/>
     <w:rsid w:val="008A2C41"/>
     <w:rsid w:val="008A3829"/>
     <w:rsid w:val="008B1EDF"/>
     <w:rsid w:val="008B516B"/>
     <w:rsid w:val="008C2751"/>
     <w:rsid w:val="008C54FF"/>
     <w:rsid w:val="008C7B0B"/>
     <w:rsid w:val="008D18F4"/>
     <w:rsid w:val="008D62C0"/>
     <w:rsid w:val="008D63E2"/>
     <w:rsid w:val="008E106E"/>
     <w:rsid w:val="008F2854"/>
     <w:rsid w:val="00913F80"/>
     <w:rsid w:val="009152EC"/>
     <w:rsid w:val="00921F7B"/>
     <w:rsid w:val="009260DB"/>
     <w:rsid w:val="00950A39"/>
+    <w:rsid w:val="009517C8"/>
     <w:rsid w:val="009657CE"/>
     <w:rsid w:val="00972BED"/>
     <w:rsid w:val="00975214"/>
     <w:rsid w:val="00980286"/>
     <w:rsid w:val="00981BBF"/>
     <w:rsid w:val="009839C8"/>
     <w:rsid w:val="0099007C"/>
     <w:rsid w:val="009915E8"/>
     <w:rsid w:val="00993C78"/>
     <w:rsid w:val="009A56CF"/>
     <w:rsid w:val="009B42F7"/>
     <w:rsid w:val="009B4A8F"/>
     <w:rsid w:val="009C1755"/>
     <w:rsid w:val="009D02E5"/>
     <w:rsid w:val="009D1AF1"/>
     <w:rsid w:val="009D1EF0"/>
     <w:rsid w:val="009F01C9"/>
     <w:rsid w:val="009F22B1"/>
     <w:rsid w:val="009F663F"/>
     <w:rsid w:val="009F74F2"/>
     <w:rsid w:val="00A00661"/>
     <w:rsid w:val="00A00F5E"/>
     <w:rsid w:val="00A02DF3"/>
     <w:rsid w:val="00A04917"/>
     <w:rsid w:val="00A06652"/>
     <w:rsid w:val="00A06B6F"/>
     <w:rsid w:val="00A16E84"/>
     <w:rsid w:val="00A278A5"/>
     <w:rsid w:val="00A35D3E"/>
+    <w:rsid w:val="00A45C6E"/>
     <w:rsid w:val="00A612FC"/>
     <w:rsid w:val="00A64E00"/>
     <w:rsid w:val="00A73C57"/>
     <w:rsid w:val="00A740D2"/>
     <w:rsid w:val="00A80316"/>
     <w:rsid w:val="00A82542"/>
     <w:rsid w:val="00A8300F"/>
     <w:rsid w:val="00A86425"/>
     <w:rsid w:val="00AA10F5"/>
     <w:rsid w:val="00AB3E9F"/>
     <w:rsid w:val="00AC44A9"/>
     <w:rsid w:val="00AC496B"/>
     <w:rsid w:val="00AC5B9D"/>
     <w:rsid w:val="00AD3950"/>
+    <w:rsid w:val="00AE09A6"/>
     <w:rsid w:val="00AE1E34"/>
     <w:rsid w:val="00AE22DA"/>
     <w:rsid w:val="00AE3661"/>
     <w:rsid w:val="00AE5599"/>
     <w:rsid w:val="00AF230D"/>
     <w:rsid w:val="00AF2BA7"/>
     <w:rsid w:val="00B031D4"/>
     <w:rsid w:val="00B07422"/>
     <w:rsid w:val="00B20A8F"/>
     <w:rsid w:val="00B20D0F"/>
     <w:rsid w:val="00B2171A"/>
     <w:rsid w:val="00B2255D"/>
     <w:rsid w:val="00B3130D"/>
     <w:rsid w:val="00B447C1"/>
     <w:rsid w:val="00B460AD"/>
     <w:rsid w:val="00B50B7D"/>
     <w:rsid w:val="00B56B6B"/>
     <w:rsid w:val="00B57A56"/>
     <w:rsid w:val="00B6472C"/>
     <w:rsid w:val="00B70D71"/>
     <w:rsid w:val="00B830BB"/>
     <w:rsid w:val="00B875BC"/>
     <w:rsid w:val="00B945A0"/>
     <w:rsid w:val="00BA72E5"/>
     <w:rsid w:val="00BB0826"/>
     <w:rsid w:val="00BB1A26"/>
     <w:rsid w:val="00BB3497"/>
     <w:rsid w:val="00BC29E2"/>
     <w:rsid w:val="00BC52B8"/>
     <w:rsid w:val="00BD4B6E"/>
     <w:rsid w:val="00BD79D5"/>
     <w:rsid w:val="00BE3B31"/>
     <w:rsid w:val="00BF0B65"/>
     <w:rsid w:val="00BF1E86"/>
     <w:rsid w:val="00BF22F6"/>
     <w:rsid w:val="00C01750"/>
     <w:rsid w:val="00C24DFE"/>
     <w:rsid w:val="00C3017A"/>
     <w:rsid w:val="00C320D0"/>
     <w:rsid w:val="00C4206E"/>
     <w:rsid w:val="00C446A1"/>
+    <w:rsid w:val="00C477A9"/>
     <w:rsid w:val="00C66C6F"/>
     <w:rsid w:val="00C92C81"/>
     <w:rsid w:val="00CA079D"/>
     <w:rsid w:val="00CA625E"/>
     <w:rsid w:val="00CA63E0"/>
     <w:rsid w:val="00CA6970"/>
     <w:rsid w:val="00CB2781"/>
     <w:rsid w:val="00CC0432"/>
     <w:rsid w:val="00CC1204"/>
     <w:rsid w:val="00CC6DD5"/>
     <w:rsid w:val="00CD2B74"/>
     <w:rsid w:val="00CE1515"/>
     <w:rsid w:val="00CE37D8"/>
     <w:rsid w:val="00CE7529"/>
     <w:rsid w:val="00CF488A"/>
     <w:rsid w:val="00CF5A8B"/>
     <w:rsid w:val="00D037E1"/>
     <w:rsid w:val="00D05E88"/>
     <w:rsid w:val="00D11444"/>
     <w:rsid w:val="00D124C8"/>
     <w:rsid w:val="00D2739B"/>
     <w:rsid w:val="00D277FD"/>
     <w:rsid w:val="00D311D8"/>
     <w:rsid w:val="00D52F3E"/>
     <w:rsid w:val="00D64241"/>
@@ -26449,60 +21241,62 @@
     <w:rsid w:val="00DC5F31"/>
     <w:rsid w:val="00DC6871"/>
     <w:rsid w:val="00DD1009"/>
     <w:rsid w:val="00DD62E1"/>
     <w:rsid w:val="00DE05BD"/>
     <w:rsid w:val="00DE182E"/>
     <w:rsid w:val="00DE279E"/>
     <w:rsid w:val="00DE4014"/>
     <w:rsid w:val="00DE65A9"/>
     <w:rsid w:val="00DF104A"/>
     <w:rsid w:val="00DF260E"/>
     <w:rsid w:val="00E004DF"/>
     <w:rsid w:val="00E1522C"/>
     <w:rsid w:val="00E218D5"/>
     <w:rsid w:val="00E2462E"/>
     <w:rsid w:val="00E26B21"/>
     <w:rsid w:val="00E3062A"/>
     <w:rsid w:val="00E3065B"/>
     <w:rsid w:val="00E30DB4"/>
     <w:rsid w:val="00E3402D"/>
     <w:rsid w:val="00E35485"/>
     <w:rsid w:val="00E36D29"/>
     <w:rsid w:val="00E37B21"/>
     <w:rsid w:val="00E413E1"/>
     <w:rsid w:val="00E54561"/>
+    <w:rsid w:val="00E547B4"/>
     <w:rsid w:val="00E55D18"/>
     <w:rsid w:val="00E617F6"/>
     <w:rsid w:val="00E70113"/>
     <w:rsid w:val="00E74284"/>
     <w:rsid w:val="00E746C4"/>
     <w:rsid w:val="00E81811"/>
     <w:rsid w:val="00E82FFA"/>
     <w:rsid w:val="00E913F9"/>
     <w:rsid w:val="00E93BE8"/>
     <w:rsid w:val="00E94CB9"/>
+    <w:rsid w:val="00E9504C"/>
     <w:rsid w:val="00EA2FA5"/>
     <w:rsid w:val="00EB1AA2"/>
     <w:rsid w:val="00EB214E"/>
     <w:rsid w:val="00EB4999"/>
     <w:rsid w:val="00EB6202"/>
     <w:rsid w:val="00EC5A3D"/>
     <w:rsid w:val="00ED1867"/>
     <w:rsid w:val="00EE167F"/>
     <w:rsid w:val="00EE5494"/>
     <w:rsid w:val="00EE7F4F"/>
     <w:rsid w:val="00EF1DC9"/>
     <w:rsid w:val="00EF6EDC"/>
     <w:rsid w:val="00F02045"/>
     <w:rsid w:val="00F05A90"/>
     <w:rsid w:val="00F067F2"/>
     <w:rsid w:val="00F15B06"/>
     <w:rsid w:val="00F25AD0"/>
     <w:rsid w:val="00F33059"/>
     <w:rsid w:val="00F37C11"/>
     <w:rsid w:val="00F4243D"/>
     <w:rsid w:val="00F436E9"/>
     <w:rsid w:val="00F44D6E"/>
     <w:rsid w:val="00F530AC"/>
     <w:rsid w:val="00F55BD3"/>
     <w:rsid w:val="00F7134E"/>
@@ -27726,51 +22520,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
     <w:div w:id="1234467571">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -28081,87 +22875,87 @@
     <customShpInfo spid="_x0000_s1123"/>
     <customShpInfo spid="_x0000_s1124"/>
     <customShpInfo spid="_x0000_s1125"/>
     <customShpInfo spid="_x0000_s1126"/>
     <customShpInfo spid="_x0000_s1127"/>
     <customShpInfo spid="_x0000_s1128"/>
     <customShpInfo spid="_x0000_s1129"/>
     <customShpInfo spid="_x0000_s1093"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F03F6A8-F016-428E-992E-F24AB08F9020}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C0A2C7E-41FD-47DB-8724-179E41422D7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>11770</Characters>
+  <Pages>8</Pages>
+  <Words>1643</Words>
+  <Characters>9369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13807</CharactersWithSpaces>
+  <CharactersWithSpaces>10991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tamara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-11.2.0.11516</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>1F5AFFDBF57F414B963E36E336BDF40C</vt:lpwstr>
   </property>
 </Properties>