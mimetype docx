--- v1 (2026-03-09)
+++ v2 (2026-06-24)
@@ -9736,69 +9736,81 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F0D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>а)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                               б)</w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            б)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E0F5EC" w14:textId="307079CF" w:rsidR="008F4D9D" w:rsidRPr="00BA5812" w:rsidRDefault="00356628" w:rsidP="00356628">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
@@ -10507,54 +10519,54 @@
           <w:color w:val="000000"/>
           <w:position w:val="-30"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="2340" w:dyaOrig="680" w14:anchorId="5D1519CC">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:137.5pt;height:40.4pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:137.45pt;height:40.2pt" o:ole="">
             <v:imagedata r:id="rId5" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1834528685" r:id="rId6"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1834792966" r:id="rId6"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="658FF67B" w14:textId="0FC3906E" w:rsidR="008F4D9D" w:rsidRPr="00BA5812" w:rsidRDefault="00356628" w:rsidP="00356628">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -11463,51 +11475,51 @@
           </m:e>
           <m:sub/>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <m:t>В</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <m:t>.</m:t>
         </m:r>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="6091DB14" w14:textId="2248F70A" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="008F4D9D" w:rsidP="00B14A34">
+    <w:p w14:paraId="6091DB14" w14:textId="75E7E947" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="008F4D9D" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -11845,51 +11857,83 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006D74DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>поділки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B14A34" w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шкалы 1 В </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B14A34" w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>шкал</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B14A34" w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 В </w:t>
       </w:r>
       <w:r w:rsidR="006D74DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006D74DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>черзі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006D74DA">
         <w:rPr>
@@ -12532,105 +12576,103 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FB1193">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:r w:rsidR="00B14A34" w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ис. 2). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006D74DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Визначити</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006D74DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
       <w:r w:rsidR="00B14A34" w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t>мож</w:t>
+        <w:t>ож</w:t>
       </w:r>
       <w:r w:rsidR="006D74DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ливі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B14A34" w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B14A34" w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>показан</w:t>
       </w:r>
       <w:r w:rsidR="006D74DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -14654,51 +14696,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD895CE" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BF7DF25" w14:textId="513C6646" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="00DC4DB5" w:rsidP="006D74DA">
+    <w:p w14:paraId="2BF7DF25" w14:textId="513C6646" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="001121B3" w:rsidP="006D74DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
@@ -15518,51 +15560,51 @@
         </w:rPr>
         <w:t>вн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ювати</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4289F05A" w14:textId="77777777" w:rsidR="00363748" w:rsidRPr="00B14A34" w:rsidRDefault="00DC4DB5" w:rsidP="00363748">
+    <w:p w14:paraId="4289F05A" w14:textId="77777777" w:rsidR="00363748" w:rsidRPr="00B14A34" w:rsidRDefault="001121B3" w:rsidP="00363748">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -16541,51 +16583,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A6D82C8" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00B14A34" w:rsidP="00CA230D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="663F09DF" w14:textId="28553711" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00DC4DB5" w:rsidP="00363748">
+    <w:p w14:paraId="663F09DF" w14:textId="28553711" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="001121B3" w:rsidP="00363748">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
@@ -17789,51 +17831,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B14A34" w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>бв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B14A34" w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> буде:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6469BAFB" w14:textId="2043BAB5" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00DC4DB5" w:rsidP="00CA230D">
+    <w:p w14:paraId="6469BAFB" w14:textId="2043BAB5" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="001121B3" w:rsidP="00CA230D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
@@ -19128,51 +19170,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBECCB5" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC0409B" w14:textId="4CBF05AC" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="00DC4DB5" w:rsidP="00E67BB4">
+    <w:p w14:paraId="1BC0409B" w14:textId="4CBF05AC" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="001121B3" w:rsidP="00E67BB4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -20106,51 +20148,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3176A5D9" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FC54DCD" w14:textId="2390642C" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="00DC4DB5" w:rsidP="00E67BB4">
+    <w:p w14:paraId="2FC54DCD" w14:textId="2390642C" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="001121B3" w:rsidP="00E67BB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
@@ -20955,51 +20997,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="539654E4" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="494385E5" w14:textId="0E87B0C3" w:rsidR="00B14A34" w:rsidRDefault="00DC4DB5" w:rsidP="00E67BB4">
+    <w:p w14:paraId="494385E5" w14:textId="0E87B0C3" w:rsidR="00B14A34" w:rsidRDefault="001121B3" w:rsidP="00E67BB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -21635,51 +21677,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">    і</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0694EFA7" w14:textId="77777777" w:rsidR="00E67BB4" w:rsidRPr="00E67BB4" w:rsidRDefault="00E67BB4" w:rsidP="00E67BB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E747E94" w14:textId="100CEC63" w:rsidR="00CA230D" w:rsidRPr="00CA230D" w:rsidRDefault="00DC4DB5" w:rsidP="00CA230D">
+    <w:p w14:paraId="3E747E94" w14:textId="100CEC63" w:rsidR="00CA230D" w:rsidRPr="00CA230D" w:rsidRDefault="001121B3" w:rsidP="00CA230D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -22433,96 +22475,96 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ь</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B14A34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-16"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="1600" w:dyaOrig="420" w14:anchorId="7BC10255">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:80.35pt;height:20.45pt" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:80.4pt;height:20.55pt" o:ole="">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1834528686" r:id="rId8"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1834792967" r:id="rId8"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A16AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B14A34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-16"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="1680" w:dyaOrig="420" w14:anchorId="36836C71">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:84.1pt;height:20.45pt" o:ole="">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:84.15pt;height:20.55pt" o:ole="">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1834528687" r:id="rId10"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1834792968" r:id="rId10"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B163C7" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D4D8B3B" w14:textId="47957087" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00B14A34" w:rsidP="00E67BB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
@@ -24127,107 +24169,107 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="3150FB18" id="Group 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.6pt;margin-top:10.85pt;width:2in;height:108pt;z-index:-251634688" coordorigin="4266,774" coordsize="2880,2160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkY+JySwQAAB4bAAAOAAAAZHJzL2Uyb0RvYy54bWzsWVtv2zYYfR+w/0DwfbF1sWULUYoiTYIB&#10;2Vqs3d5pibpgEqmRdJTs1+/jRbJsp07bwc6yxg8GJYoUec7Hw8NP52/umxrdUSErzhLsnU0xoizl&#10;WcWKBP/+6fqnBUZSEZaRmjOa4Acq8ZuLH38479qY+rzkdUYFgk6YjLs2waVSbTyZyLSkDZFnvKUM&#10;KnMuGqLgUhSTTJAOem/qiT+dzicdF1kreEqlhLvvbCW+MP3nOU3V+zyXVKE6wTA2Zf6F+V/p/8nF&#10;OYkLQdqySt0wyDeMoiEVg5cOXb0jiqC1qPa6aqpUcMlzdZbyZsLzvEqpmQPMxpvuzOZG8HVr5lLE&#10;XdEOMAG0Ozh9c7fpr3cfBKoy4A4jRhqgyLwVBZ7GpmuLGB65Ee3H9oOwE4TiLU//lFA92a3X14V9&#10;GK26X3gG/ZG14gab+1w0uguYNbo3FDwMFNB7hVK46S38xWIKTKVQ5wWRN4cLQ1JaApO6XejP5xhB&#10;dRSFfdWVa64b27Y+tNS1ExLb95qxurHpiUG8yQ2k8t9B+rEkLTVMSY2Xg9TvIX1/R2oU+BZR80QP&#10;p7RYIsYvS8IK+lYI3pWUZDAgwwAMe9RAX0hg4klwZzN/B6Qe4ch3COnCGCASt0KqG8obpAsJpnVd&#10;tVJPi8Tk7lYq+3T/lL4teV1l11VdmwtRrC5rgWCyCb42P/eCrcdqhjqYnB8Bs4f7mJrfY33AwmCZ&#10;CQuN1ZUrK1LVtgys18zEp8XLEr7i2QNgJ7iVAZAtKJRc/I1RBxKQYPnXmgiKUf0zA/yXXhhqzTAX&#10;4cwAJ8Y1q3ENYSl0lWCFkS1eKqsz61ZURQlv8sx0GX8LCyKvDJqaTzsqN1iIyRMFZ7AdnMEJg3NY&#10;wd68X8Kv0eni4DU6zW4U9tF5WzGKAiP0Tgkvmd2J0nvmdqJBPY0Mf3poYdfZEk/b5LB4ohzU7o9+&#10;lbo9Kpw7GfU8OwYS95HqVHQGEnFQRWuYwCEJZVzrp9Gy51ZGPQ8N0ulEaLZN82wkQs9Csx8snaf4&#10;fmh2jm0we868gH3Y8oNzy83x/OA8WljLsr/WAvBy1hFqb2jWymAHo2BviabllfODew2f0w5GPaK/&#10;wbEEzF4NwhaNIv7YnnCD1N62O+D0pCkUMPZDcrZl9eTpHGFTKThI1lWTYIgR+NkwebWHT54yHz+7&#10;wLndLn+7AS9GcXpKZY5mUysK36Myn+CIutymefncNO9r///dZ23yEic6+HmA6GhpW/96XG+tj/n7&#10;jjo0CZGNo16CaJtd/tVRf0l28HHd9oY8nhHu0KXxTA7pSMI9YndIO3mL2Y6RHvJOL4hdpMxZUonK&#10;2DVIEyW4oRkkiChku3XJHv0+m2s6/YnKG5KOlv9x0vH4/A/nZX+5e172A51M02ndFxQA/z16h7Sd&#10;pXectjs+vXM//NwR7SUu769h12zT8BHGfFFwH4z0V57xtUmfbD5rXfwDAAD//wMAUEsDBBQABgAI&#10;AAAAIQD3037N4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODNbjbBRtJs&#10;SinqqQi2gvS2TaZJaHY2ZLdJ+vaOJz3OPx//fJOvZ9uJEQffOtKgFhEIpNJVLdUavg5vTy8gfDBU&#10;mc4Rarihh3Vxf5ebrHITfeK4D7XgEvKZ0dCE0GdS+rJBa/zC9Ui8O7vBmsDjUMtqMBOX207GUbSU&#10;1rTEFxrT47bB8rK/Wg3vk5k2iXodd5fz9nY8PH987xRq/fgwb1YgAs7hD4ZffVaHgp1O7kqVF52G&#10;RCUxoxpilYJgYBkpDk4cJGkKssjl/xeKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAk&#10;Y+JySwQAAB4bAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD3037N4AAAAAoBAAAPAAAAAAAAAAAAAAAAAKUGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsgcAAAAA&#10;">
                 <v:oval id="Oval 32" o:spid="_x0000_s1027" style="position:absolute;left:5526;top:774;width:720;height:720;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB8IbptxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJutewcnNaNYkpIwJcS8nPpbWttbVNrZSTVcfr0USDQ4zAz3zDLcjK9GMn5zrKCLElB&#10;ENdWd9woOB23zy8gfEDW2FsmBRfyUK4eH5ZYaHvmPY2H0IgIYV+ggjaEoZDS1y0Z9IkdiKP3bZ3B&#10;EKVrpHZ4jnDTy3ma5tJgx3GhxYHWLdU/h1+jgBYf1SY329d8N2109lm59d/4pdTsaXp/AxFoCv/h&#10;e7vSCuZwuxJvgFxdAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwhum3EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokeweight="1pt"/>
                 <v:oval id="Oval 33" o:spid="_x0000_s1028" style="position:absolute;left:4266;top:1674;width:720;height:720;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATbR/2wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGOF2KauUkQhFxG1l95es69JaPZt2F1j9Ne7guBxmJlvmPmyN43oyPnasoLJOAFB&#10;XFhdc6ng+7gZvYPwAVljY5kUXMjDcvEymGOm7Zn31B1CKSKEfYYKqhDaTEpfVGTQj21LHL0/6wyG&#10;KF0ptcNzhJtGviVJKg3WHBcqbGlVUfF/OBkFNNvm69RsPtJdv9aTn9ytrt2vUsPX/usTRKA+PMOP&#10;dq4VTOF+Jd4AubgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAE20f9sMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokeweight="1pt"/>
                 <v:line id="Line 34" o:spid="_x0000_s1029" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="4626,1134" to="4626,1674" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOnY7vwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8Iw&#10;FIX3gv8hXMGNaOowyFhNZRAGBsGFOqDuLs21D5ub0kRb//1EEFwezuPjLFedqcSdGldYVjCdRCCI&#10;U6sLzhT8HX7GXyCcR9ZYWSYFD3KwSvq9Jcbatryj+95nIoywi1FB7n0dS+nSnAy6ia2Jg3exjUEf&#10;ZJNJ3WAbxk0lP6JoJg0WHAg51rTOKb3ubyZAynV23paUHufHetPOpqP2dLopNRx03wsQnjr/Dr/a&#10;v1rBJzyvhBsgk38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjp2O78MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokeweight="1pt"/>
                 <v:line id="Line 35" o:spid="_x0000_s1030" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="4626,2394" to="4626,2934" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDh0St0wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8Iw&#10;FIX3gv8hXMGNaOrAyFhNZRAGBsGFOqDuLs21D5ub0kRb//1EEFwezuPjLFedqcSdGldYVjCdRCCI&#10;U6sLzhT8HX7GXyCcR9ZYWSYFD3KwSvq9Jcbatryj+95nIoywi1FB7n0dS+nSnAy6ia2Jg3exjUEf&#10;ZJNJ3WAbxk0lP6JoJg0WHAg51rTOKb3ubyZAynV23paUHufHetPOpqP2dLopNRx03wsQnjr/Dr/a&#10;v1rBJzyvhBsgk38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4dErdMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokeweight="1pt"/>
                 <v:group id="Group 36" o:spid="_x0000_s1031" style="position:absolute;left:6786;top:1134;width:360;height:1800" coordorigin="7326,1134" coordsize="360,1800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNCx1fwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1plRapRRFQ8iLAqiLdH82yLzUtpYlv/vVkQ9jjMzDfMfNmZUjRUu8KygngYgSBO&#10;rS44U3A5b7+nIJxH1lhaJgUvcrBc9L7mmGjb8i81J5+JAGGXoILc+yqR0qU5GXRDWxEH725rgz7I&#10;OpO6xjbATSlHUTSRBgsOCzlWtM4pfZyeRsGuxXY1jjfN4XFfv27nn+P1EJNSg363moHw1Pn/8Ke9&#10;1wom8Hcl3AC5eAMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNCx1fwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:rect id="Rectangle 37" o:spid="_x0000_s1032" style="position:absolute;left:7326;top:1674;width:360;height:720;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAN2RgQxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEIvRbP1sOpqFC1ICy0F/6B4e2ye2cXNy5Kkuv32TaHQ4zAzv2Hmy8424kY+1I4VPA8z&#10;EMSl0zUbBYf9ZjABESKyxsYxKfimAMtF72GOhXZ33tJtF41IEA4FKqhibAspQ1mRxTB0LXHyLs5b&#10;jEl6I7XHe4LbRo6yLJcWa04LFbb0UlF53X1ZBevrcfs5NpN33+bTj9en8ynvzEmpx363moGI1MX/&#10;8F/7TSsYw++VdAPk4gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAN2RgQxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokeweight="1pt"/>
                   <v:line id="Line 38" o:spid="_x0000_s1033" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="7506,2394" to="7506,2934" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAP0ITqwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCF5Ks9GD1DQbEUEohR5qBfU2ZKd5NDsbsqtJ/33nUOjx43vn28l16k5DaDwbWCYpKOLS&#10;24YrA6fPw9MzqBCRLXaeycAPBdgWs4ccM+tH/qD7MVZKQjhkaKCOsc+0DmVNDkPie2LhvvzgMAoc&#10;Km0HHCXcdXqVpmvtsGFpqLGnfU3l9/HmpKTdV9f3lsrz5ty/jevl43i53IxZzKfdC6hIU/wX/7lf&#10;rQHZKlfkBujiFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA/QhOrBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokeweight="1pt"/>
                   <v:line id="Line 39" o:spid="_x0000_s1034" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="7506,1134" to="7506,1674" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgnCFxwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8Iw&#10;FIX3gv8hXMGNaKoLsdUoIgwMggsfoO4uzbWtNjelibbz7yeC4PJwHh9nsWpNKV5Uu8KygvEoAkGc&#10;Wl1wpuB0/BnOQDiPrLG0TAr+yMFq2e0sMNG24T29Dj4TYYRdggpy76tESpfmZNCNbEUcvJutDfog&#10;60zqGpswbko5iaKpNFhwIORY0San9HF4mgC5b7Lr7k7pOT5X22Y6HjSXy1Opfq9dz0F4av03/Gn/&#10;agUxvK+EGyCX/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgnCFxwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight="1pt"/>
                 </v:group>
                 <v:line id="Line 40" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4626,1142" to="5526,1142" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNXuZIxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbgIx&#10;DITvSLxDZKTeIEsPVVkIqOqPVNRDxc8DmI272bJxVkkKC09fH5C42ZrxzOfFqvetOlFMTWAD00kB&#10;irgKtuHawH73MX4GlTKyxTYwGbhQgtVyOFhgacOZN3Ta5lpJCKcSDbicu1LrVDnymCahIxbtJ0SP&#10;WdZYaxvxLOG+1Y9F8aQ9NiwNDjt6dVQdt3/ewDoevo7Ta+30gdfxvf1+myX/a8zDqH+Zg8rU57v5&#10;dv1pBV/o5RcZQC//AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM1e5kjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokeweight="1pt"/>
                 <v:line id="Line 41" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="5526,1854" to="6246,1854" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFLyjqvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WVA+6VKOIoKgHQauIt6EZ22IzKU2s9d8bQdjbPN7nTOetKUVDtSssKxj0IxDEqdUF&#10;ZwpOyer3D4TzyBpLy6TgRQ7ms87PFGNtn3yg5ugzEULYxagg976KpXRpTgZd31bEgbvZ2qAPsM6k&#10;rvEZwk0ph1E0kgYLDg05VrTMKb0fH0ZB2rjGjIeXrVxRsm6ve3veZVapXrddTEB4av2/+Ove6DB/&#10;AJ9fwgFy9gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFLyjqvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokeweight="1pt">
                   <v:stroke endarrow="block"/>
                 </v:line>
                 <v:line id="Line 42" o:spid="_x0000_s1037" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4626,2934" to="6966,2934" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSwN2kwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LbsIw&#10;EN0j9Q7WVGJHHFggSHEi1I9UxKKC9gBDPI0D8TiyXQicvq5Uid08ve+sqsF24kw+tI4VTLMcBHHt&#10;dMuNgq/Pt8kCRIjIGjvHpOBKAaryYbTCQrsL7+i8j41IIRwKVGBi7AspQ23IYshcT5y4b+ctxgR9&#10;I7XHSwq3nZzl+VxabDk1GOzp2VB92v9YBRt/2J6mt8bIA2/8a/fxsgz2qNT4cVg/gYg0xLv43/2u&#10;0/wZ/P2SDpDlLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSwN2kwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight="1pt"/>
                 <v:line id="Line 43" o:spid="_x0000_s1038" style="position:absolute;visibility:visible;mso-wrap-style:square" from="6246,1134" to="6966,1134" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9jHg/wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4LfYcwhd40awWxW7NLaStUPIi2DzBuxs3qZrIkqa59+kYQvM3H9zvzsretOJEPjWMF41EGgrhy&#10;uuFawc/3YjgDESKyxtYxKbhQgLJ4GMwx1+7MGzptYy1SCIccFZgYu1zKUBmyGEauI07c3nmLMUFf&#10;S+3xnMJtK5+zbCotNpwaDHb0bqg6bn+tgqXfrY7jv9rIHS/9Z7v+eAn2oNTTY//2CiJSH+/im/tL&#10;p/kTuP6SDpDFPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9jHg/wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight="1pt"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B14A34" w:rsidRPr="00DC4DB5">
+      <w:r w:rsidR="00B14A34" w:rsidRPr="001121B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B14A34" w:rsidRPr="00DC4DB5">
+      <w:r w:rsidR="00B14A34" w:rsidRPr="001121B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B14A34" w:rsidRPr="00DC4DB5">
+      <w:r w:rsidR="00B14A34" w:rsidRPr="001121B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B14A34" w:rsidRPr="00DC4DB5">
+      <w:r w:rsidR="00B14A34" w:rsidRPr="001121B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B14A34" w:rsidRPr="00DC4DB5">
+      <w:r w:rsidR="00B14A34" w:rsidRPr="001121B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B14A34" w:rsidRPr="00DC4DB5">
+      <w:r w:rsidR="00B14A34" w:rsidRPr="001121B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B14A34" w:rsidRPr="00DC4DB5">
+      <w:r w:rsidR="00B14A34" w:rsidRPr="001121B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B14A34" w:rsidRPr="00B14A34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00B14A34" w:rsidRPr="00B14A34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -25486,51 +25528,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E9AACC" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D4A27BA" w14:textId="754739C2" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="00DC4DB5" w:rsidP="009A40B4">
+    <w:p w14:paraId="6D4A27BA" w14:textId="754739C2" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="001121B3" w:rsidP="009A40B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
@@ -26327,51 +26369,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">:    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E13D864" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A612D58" w14:textId="17294889" w:rsidR="00CA230D" w:rsidRDefault="00DC4DB5" w:rsidP="009A40B4">
+    <w:p w14:paraId="7A612D58" w14:textId="17294889" w:rsidR="00CA230D" w:rsidRDefault="001121B3" w:rsidP="009A40B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -27875,54 +27917,54 @@
     </w:p>
     <w:p w14:paraId="7A994CFF" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="00CA230D" w:rsidP="00CA230D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:position w:val="-30"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="6220" w:dyaOrig="720" w14:anchorId="6C376644">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:328.9pt;height:38.1pt" o:ole="">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:329.15pt;height:37.85pt" o:ole="">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1834528688" r:id="rId12"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1834792969" r:id="rId12"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="662BCF8A" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00B14A34" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39C5D98B" w14:textId="378958D6" w:rsidR="00B14A34" w:rsidRPr="00BB3FDD" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
@@ -31902,51 +31944,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>температур</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001A5064">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>на похибка</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD38771" w14:textId="682CFEDA" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="00DC4DB5" w:rsidP="001A5064">
+    <w:p w14:paraId="3BD38771" w14:textId="682CFEDA" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="001121B3" w:rsidP="001A5064">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -32578,54 +32620,54 @@
     </w:p>
     <w:p w14:paraId="666EEB22" w14:textId="08B6EFFD" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="00DB2961" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098580B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:position w:val="-24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="5040" w:dyaOrig="1100" w14:anchorId="2A1F4C17">
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:325.15pt;height:69.7pt" o:ole="">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:324.95pt;height:69.65pt" o:ole="">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1834528689" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1834792970" r:id="rId14"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="483F6858" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4392CE83" w14:textId="4EE1B85A" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="001A5064" w:rsidP="001A5064">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
@@ -32906,51 +32948,51 @@
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16D9AF1E" w14:textId="77777777" w:rsidR="001A5064" w:rsidRDefault="001A5064" w:rsidP="001A5064">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6957E836" w14:textId="775F1449" w:rsidR="00B14A34" w:rsidRPr="00050E79" w:rsidRDefault="00B14A34" w:rsidP="00A956F5">
+    <w:p w14:paraId="6957E836" w14:textId="4C6F22A1" w:rsidR="00B14A34" w:rsidRPr="00050E79" w:rsidRDefault="00B14A34" w:rsidP="00A956F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">в) </w:t>
       </w:r>
@@ -33024,74 +33066,52 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA5812">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> поля:</w:t>
+      </w:r>
       <w:r w:rsidR="0098580B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
@@ -33860,51 +33880,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C11FA6" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE7FEDE" w14:textId="51E15FEC" w:rsidR="00B14A34" w:rsidRPr="00A956F5" w:rsidRDefault="00DC4DB5" w:rsidP="00A956F5">
+    <w:p w14:paraId="5FE7FEDE" w14:textId="51E15FEC" w:rsidR="00B14A34" w:rsidRPr="00A956F5" w:rsidRDefault="001121B3" w:rsidP="00A956F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -34205,51 +34225,51 @@
               <w:color w:val="000000"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <m:t>1%,</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="3F19948A" w14:textId="77777777" w:rsidR="00A956F5" w:rsidRPr="008F4D9D" w:rsidRDefault="00A956F5" w:rsidP="00A956F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62296323" w14:textId="0CD758DA" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="00DC4DB5" w:rsidP="00A956F5">
+    <w:p w14:paraId="62296323" w14:textId="0CD758DA" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="001121B3" w:rsidP="00A956F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -35427,51 +35447,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> буде:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BDD60C" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="00BA5812" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C946AD" w14:textId="364B96BB" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="00DC4DB5" w:rsidP="00A956F5">
+    <w:p w14:paraId="72C946AD" w14:textId="364B96BB" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="001121B3" w:rsidP="00A956F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -36610,54 +36630,54 @@
     </w:p>
     <w:p w14:paraId="0EFF2428" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="0098580B" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098580B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:position w:val="-30"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="3519" w:dyaOrig="760" w14:anchorId="753568BC">
-          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:181.15pt;height:38.55pt" o:ole="">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:181.4pt;height:38.35pt" o:ole="">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1834528690" r:id="rId16"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1834792971" r:id="rId16"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1AD644" w14:textId="77777777" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="00B14A34" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="399AD056" w14:textId="69BAE8A2" w:rsidR="00B14A34" w:rsidRPr="008F4D9D" w:rsidRDefault="00B14A34" w:rsidP="00DB2961">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -36675,54 +36695,54 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>де</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2961">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="240" w:dyaOrig="279" w14:anchorId="1CFFF5DA">
-          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:12.1pt;height:14.4pt" o:ole="">
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:12.15pt;height:14.5pt" o:ole="">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1834528691" r:id="rId18"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1834792972" r:id="rId18"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00DB2961">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ко</w:t>
       </w:r>
       <w:r w:rsidR="00DB2961">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -37336,54 +37356,54 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>нта</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B14A34" w:rsidRPr="008F4D9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B14A34" w:rsidRPr="008F4D9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="240" w:dyaOrig="279" w14:anchorId="228761EC">
-          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:12.1pt;height:14.4pt" o:ole="">
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:12.15pt;height:14.5pt" o:ole="">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1834528692" r:id="rId19"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1834792973" r:id="rId19"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E5DAC4" w14:textId="77777777" w:rsidR="0098580B" w:rsidRPr="0098580B" w:rsidRDefault="0098580B" w:rsidP="00B14A34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -37553,54 +37573,54 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ня</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F4D9D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:position w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:object w:dxaOrig="240" w:dyaOrig="279" w14:anchorId="3EC45747">
-                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:12.1pt;height:14.4pt" o:ole="">
+                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:12.15pt;height:14.5pt" o:ole="">
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1834528693" r:id="rId20"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1834792974" r:id="rId20"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="008F4D9D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D9D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>при дов</w:t>
             </w:r>
             <w:r w:rsidR="00DB2961">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
@@ -39226,51 +39246,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>даткових</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B14A34" w:rsidRPr="00DB2961">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBFEEC7" w14:textId="52F49E37" w:rsidR="00B14A34" w:rsidRPr="00DC4DB5" w:rsidRDefault="00DC4DB5" w:rsidP="00DB2961">
+    <w:p w14:paraId="7EBFEEC7" w14:textId="52F49E37" w:rsidR="00B14A34" w:rsidRPr="00DC4DB5" w:rsidRDefault="001121B3" w:rsidP="00DB2961">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -40097,222 +40117,254 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Задачі для самостійного опрацювання</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2438560F" w14:textId="10FBC435" w:rsidR="00B14A34" w:rsidRDefault="00B14A34" w:rsidP="0098580B">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25A2DD14" w14:textId="2BC8F5EF" w:rsidR="00DC4DB5" w:rsidRDefault="00DC4DB5" w:rsidP="00DC4DB5">
+    <w:p w14:paraId="25A2DD14" w14:textId="23F3957E" w:rsidR="00DC4DB5" w:rsidRDefault="00DC4DB5" w:rsidP="00DC4DB5">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4DB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Гр.310 </w:t>
+        <w:t>Гр.</w:t>
+      </w:r>
+      <w:r w:rsidR="00786C56">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4DB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">310 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4DB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 312</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBB4EE3" w14:textId="578F93AF" w:rsidR="00DC4DB5" w:rsidRDefault="00DC4DB5" w:rsidP="00DC4DB5">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A2193D1" w14:textId="4FA8F34B" w:rsidR="00DC4DB5" w:rsidRDefault="00DC4DB5" w:rsidP="00DC4DB5">
+    <w:p w14:paraId="3A2193D1" w14:textId="30E3F1DD" w:rsidR="00DC4DB5" w:rsidRDefault="00824EE0" w:rsidP="001121B3">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00824EE0" w:rsidRPr="00824EE0">
+      <w:r w:rsidRPr="00824EE0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Задача 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00824EE0">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DC4DB5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вольтметром класу точності 0,5 з діапазоном вимірювання 0 </w:t>
+      </w:r>
+      <w:r w:rsidR="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4DB5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100 В та струмом повного відхилення покажчика 50 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC4DB5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>мкА</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00DC4DB5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> отримали виміряне значення напруги 78,3 В. </w:t>
       </w:r>
-      <w:r w:rsidR="00824EE0">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Опір електричного навантаження – 50 кОм. В</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DC4DB5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ідомо, що додаткова похибка від впливу температури не перевищує </w:t>
       </w:r>
-      <w:r w:rsidR="00824EE0">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">½ значення основної похибки на кожні 10 </w:t>
       </w:r>
-      <w:r w:rsidR="00824EE0" w:rsidRPr="00BA5812">
+      <w:r w:rsidRPr="00BA5812">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>°С</w:t>
       </w:r>
-      <w:r w:rsidR="00824EE0">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, а додаткові похибки від вологості й напруги живлення не перевищують 1/3 значення основної похибки на кожні 10%. Визначити сумарну абсолютну і відносну похибки вимірювання напруги.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A779242" w14:textId="77777777" w:rsidR="00824EE0" w:rsidRDefault="00824EE0" w:rsidP="00DC4DB5">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -40357,61 +40409,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Задача 2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00824EE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Здійснено вимірювання сили струму </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">в колі з опором </w:t>
+        <w:t xml:space="preserve">Здійснено вимірювання сили струму в колі з опором </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>150</w:t>
       </w:r>
       <w:r w:rsidRPr="00824EE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00824EE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -40684,52 +40726,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824EE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Вимірювання проведено за умовами</w:t>
       </w:r>
       <w:r w:rsidR="00B14ABE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> середовища</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00824EE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>: температура повітря +</w:t>
       </w:r>
       <w:r w:rsidR="00B14ABE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>14,5</w:t>
       </w:r>
       <w:r w:rsidRPr="00824EE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -40949,173 +40989,3653 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 0,9</w:t>
       </w:r>
       <w:r w:rsidR="00B14ABE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00824EE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8A5BFD" w14:textId="74992F5C" w:rsidR="00824EE0" w:rsidRPr="00824EE0" w:rsidRDefault="00824EE0" w:rsidP="00824EE0">
+    <w:p w14:paraId="1F8A5BFD" w14:textId="1C8DE070" w:rsidR="00824EE0" w:rsidRDefault="00824EE0" w:rsidP="00824EE0">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00824EE0" w:rsidRPr="00824EE0" w:rsidSect="00346B6E">
+    <w:p w14:paraId="09E7F977" w14:textId="4D2F1679" w:rsidR="001121B3" w:rsidRDefault="001121B3" w:rsidP="001121B3">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4DB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гр.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4DB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227DFC6C" w14:textId="56497441" w:rsidR="001121B3" w:rsidRDefault="001121B3" w:rsidP="001121B3">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11719218" w14:textId="15565C3B" w:rsidR="00571A78" w:rsidRPr="00571A78" w:rsidRDefault="001121B3" w:rsidP="001121B3">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824EE0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Задача 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вольтметром з </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">діапазоном </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірювання </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>від 0 до 10 В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, струмом повного відхилення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>норм</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і ціною поділки шкал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1 В вимірюють падіння напруги на резистор</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кОм</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, який включений в коло з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> джерел</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> напруги </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>живл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> із </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>внутрішні</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оп</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78" w:rsidRPr="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">400 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001121B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Скласти схему вимірювання, в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>изначити можливі показання вольтметра (без урахування його похибок) і відносну методичну похибку вимірювання напруги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570F0D60" w14:textId="77777777" w:rsidR="00571A78" w:rsidRPr="00571A78" w:rsidRDefault="00571A78" w:rsidP="001121B3">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360CA359" w14:textId="77777777" w:rsidR="001267B2" w:rsidRDefault="00571A78" w:rsidP="001121B3">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571A78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Задача 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="001121B3" w:rsidRPr="00571A78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>допомогою моста змінного струму</w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2" w:rsidRPr="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>виміряно індуктивність котушки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">основна відносна похибка </w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>приладу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не перевищує значень, які визначаються за формулою </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>δ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t>= ±</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>0,5+</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>3</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:sSub>
+                  <m:sSubPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>L</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:sub>
+                </m:sSub>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t>%,</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="001121B3" w:rsidRPr="00571A78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2" w:rsidRPr="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">де </w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2" w:rsidRPr="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="001121B3" w:rsidRPr="00571A78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2" w:rsidRPr="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виміряне значення індуктивності в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мкГн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, яке дорівнює 12,2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мГн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Визначити найбільшу абсолютну похибку виміряного значення, якщо вимірювання відбулося при температурі повітря +35 </w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2" w:rsidRPr="00824EE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>°С</w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, причому за технічним описом приладу додаткова температурна похибка не повинна перевищувати значення основної на кожні 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2" w:rsidRPr="00824EE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>°С</w:t>
+      </w:r>
+      <w:r w:rsidR="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зміни температури. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3602CB4A" w14:textId="77777777" w:rsidR="001267B2" w:rsidRDefault="001267B2" w:rsidP="001121B3">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A70C1C" w14:textId="7C6E9C48" w:rsidR="001267B2" w:rsidRDefault="001267B2" w:rsidP="001267B2">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4DB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гр.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4DB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>9, 319</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6E7995" w14:textId="3B3B13AF" w:rsidR="001267B2" w:rsidRDefault="001267B2" w:rsidP="001267B2">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646EF025" w14:textId="7AAC0F89" w:rsidR="001267B2" w:rsidRDefault="001267B2" w:rsidP="001267B2">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001267B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Задача 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12403" w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Значення ємності конденсатора, яке </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виміряне мостом змінного струму, дорівнює 240 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пФ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Вимірювання проведено при нормальних умовах середовища</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12403" w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і частоті живлення вимірювальної схеми 880 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при номінальному значенні 1000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Основна відносна похибка приладу визначається за формулою </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>δ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t>= ±</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>0,5+</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:sSub>
+                  <m:sSubPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>С</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="uk-UA"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:sub>
+                </m:sSub>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t>%,</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>де С</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12403" w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12403" w:rsidRPr="001267B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виміряне значення </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ємності</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пФ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D12403">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Визначити найбільшу абсолютну похибку вимірювання ємності, якщо додаткова частотна похибка не повинна перевищувати половини значення основної похибки на кожні 10 % зміни частоти живлення схеми моста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFE884F" w14:textId="63D0D2D1" w:rsidR="00D12403" w:rsidRPr="00BA5812" w:rsidRDefault="00D12403" w:rsidP="00D12403">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Задача 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В схему, яка зображена на Рис. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, для вимірювання сили струму </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>увімкнено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мікроамперметр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> класу точності </w:t>
+      </w:r>
+      <w:r w:rsidR="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>верхнею</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> границею діапазону вимірювання </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мкА</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і внутрішнім опором </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Джерело живлення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> має напругу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мВ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00011467" w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і внутрішній оп</w:t>
+      </w:r>
+      <w:r w:rsidR="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ір </w:t>
+      </w:r>
+      <w:r w:rsidR="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00011467" w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00011467" w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 750 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00011467" w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, опір схеми </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>відносну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>етодич</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>хибку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вимірювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>руму</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>льшу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>відносну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>хибку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C024AD" w14:textId="77777777" w:rsidR="00D12403" w:rsidRPr="00FF6B76" w:rsidRDefault="00D12403" w:rsidP="00D12403">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FE4E853" wp14:editId="3BB1AB18">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1988820</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>137603</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1828800" cy="1371600"/>
+                <wp:effectExtent l="13335" t="6985" r="15240" b="12065"/>
+                <wp:wrapNone/>
+                <wp:docPr id="56" name="Group 31"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1828800" cy="1371600"/>
+                          <a:chOff x="4266" y="774"/>
+                          <a:chExt cx="2880" cy="2160"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="57" name="Oval 32"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="5526" y="774"/>
+                            <a:ext cx="720" cy="720"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="58" name="Oval 33"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="4266" y="1674"/>
+                            <a:ext cx="720" cy="720"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="59" name="Line 34"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm flipV="1">
+                            <a:off x="4626" y="1134"/>
+                            <a:ext cx="0" cy="540"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="60" name="Line 35"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm flipV="1">
+                            <a:off x="4626" y="2394"/>
+                            <a:ext cx="0" cy="540"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="61" name="Group 36"/>
+                        <wpg:cNvGrpSpPr>
+                          <a:grpSpLocks/>
+                        </wpg:cNvGrpSpPr>
+                        <wpg:grpSpPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="6786" y="1134"/>
+                            <a:ext cx="360" cy="1800"/>
+                            <a:chOff x="7326" y="1134"/>
+                            <a:chExt cx="360" cy="1800"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="62" name="Rectangle 37"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="7326" y="1674"/>
+                              <a:ext cx="360" cy="720"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                            <a:ln w="12700">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="63" name="Line 38"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm flipV="1">
+                              <a:off x="7506" y="2394"/>
+                              <a:ext cx="0" cy="540"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="12700">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="64" name="Line 39"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm flipV="1">
+                              <a:off x="7506" y="1134"/>
+                              <a:ext cx="0" cy="540"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="12700">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:noFill/>
+                                </a14:hiddenFill>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                      </wpg:grpSp>
+                      <wps:wsp>
+                        <wps:cNvPr id="65" name="Line 40"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="4626" y="1142"/>
+                            <a:ext cx="900" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="66" name="Line 41"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="5526" y="1854"/>
+                            <a:ext cx="720" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd type="triangle" w="med" len="med"/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="67" name="Line 42"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="4626" y="2934"/>
+                            <a:ext cx="2340" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="68" name="Line 43"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="6246" y="1134"/>
+                            <a:ext cx="720" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="54738F3F" id="Group 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.6pt;margin-top:10.85pt;width:2in;height:108pt;z-index:-251628544" coordorigin="4266,774" coordsize="2880,2160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1ZQjfVAQAACcbAAAOAAAAZHJzL2Uyb0RvYy54bWzsWVtv2zYUfh+w/0DwfbF1sWQLUYoiTYIB&#10;2Vqs3d5pibpgEqmRcuTs1+/wIlm2G6ftYHtZoweBFEWK/L7Dj+ccXb5Z1xV6oEKWnMXYuZhiRFnC&#10;05LlMf790+1Pc4xkS1hKKs5ojB+pxG+ufvzhsmsi6vKCVykVCAZhMuqaGBdt20STiUwKWhN5wRvK&#10;oDHjoiYtVEU+SQXpYPS6mrjTaTDpuEgbwRMqJTx9ZxrxlR4/y2jSvs8ySVtUxRjm1uq70Peluk+u&#10;LkmUC9IUZWKnQb5hFjUpGXx0GOodaQlaiXJvqLpMBJc8ay8SXk94lpUJ1WuA1TjTndXcCb5q9Fry&#10;qMubASaAdgenbx42+fXhg0BlGuNZgBEjNXCkP4s8R4HTNXkE79yJ5mPzQZgVQvGeJ39KaJ7stqt6&#10;bl5Gy+4XnsJ4ZNVyDc46E7UaApaN1pqDx4EDum5RAg+duTufT4GqBNocL3QCqGiWkgKoVP18N4C5&#10;QnMY+n3Tje2uOpu+LvRUrRMSme/qudq5qYWBwckNpvLfYfqxIA3VVEmFV49p2GP6/oFUyHMNpPqV&#10;Hk9pwESMXxeE5fStELwrKElhRpoCmPeog6pIoOJZdGczdwelHuLQtRCpwhghEjVCtneU10gVYkyr&#10;qmykWheJyMO9bM3b/VvqseRVmd6WVaUrIl9eVwLBYmN8qy/7ga3XKoY6WJwbArWHx5jq63NjwNZg&#10;qbYLhdWNLbekrEwZaK+YNlCDl2F8ydNHwE5wIwQgXFAouPgbow5EIMbyrxURFKPqZwb4LxzfV6qh&#10;K/5MAyfGLctxC2EJDBXjFiNTvG6N0qwaUeYFfMnRy2X8LeyIrNRoKj7NrOxkwShPZZ2gzWbHG+v0&#10;Tmidwx52gn4Tv5qnNYRX8zQH0qI3z/uSUeRprbdaeM3MYZSsmT2MBv3USvzpsYGDZ0s+TZfD8oky&#10;0Ls/+n1qjyk/sELqOGYOJOpN1eroDETioI5WsIBDIsq4UlCtZufWRrUOBdLpZAiOaStDhufZSIbO&#10;wrPrLaxf8f3wbL22weGzDkzg9NxYpzAw5BzPKQzCuXFb9nebpyxFu4XKQdS7ZfAJQ29vkybFjXUK&#10;9zqe0ycM3B7S3yA6AY+vAm0LRzZ/bMdwA9Xe0TsA9axnKGDuhxRty9+Tp3ML67KFeLIq6xiDkcBl&#10;7OTVR3w22Px8BBN4vbUacZ6PDPWU4hzOpkYWvkdxPkGkGvjbPC/OzfO+/P/fna1NfuJE8V8w2+Lc&#10;OLHHdbBVtL/vVvs6L7Jxqxcg2/qgf3WrvyRN+IRyg16a6F4rt2/TeTqVdCTlHrE7ZJ+c+WzHmR7S&#10;Ty+IXdTqgLIVpXbYIFsU45qmkCeikPZWJRP/PZlyOkNYNeQeDf/j3OPx+R+CZnexGzS7nsqpKT/+&#10;BRnAf4/eIXln6B0n745Pb+D6T0VpL3F7fw27+piGvzH6z4L9c6R+94zrOoey+b919Q8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQD3037N4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+w&#10;jODNbjbBRtJsSinqqQi2gvS2TaZJaHY2ZLdJ+vaOJz3OPx//fJOvZ9uJEQffOtKgFhEIpNJVLdUa&#10;vg5vTy8gfDBUmc4Rarihh3Vxf5ebrHITfeK4D7XgEvKZ0dCE0GdS+rJBa/zC9Ui8O7vBmsDjUMtq&#10;MBOX207GUbSU1rTEFxrT47bB8rK/Wg3vk5k2iXodd5fz9nY8PH987xRq/fgwb1YgAs7hD4ZffVaH&#10;gp1O7kqVF52GRCUxoxpilYJgYBkpDk4cJGkKssjl/xeKHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC1ZQjfVAQAACcbAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQD3037N4AAAAAoBAAAPAAAAAAAAAAAAAAAAAK4GAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAuwcAAAAA&#10;">
+                <v:oval id="Oval 32" o:spid="_x0000_s1027" style="position:absolute;left:5526;top:774;width:720;height:720;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBS8A7SxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWPBqKmriCjkUkrVi7dn9jUJZt+G3W2M/vpuoeBxmJlvmOW6N43oyPnasoLJOAFB&#10;XFhdc6ngdNy/zkH4gKyxsUwK7uRhvRq8LDHT9sZf1B1CKSKEfYYKqhDaTEpfVGTQj21LHL1v6wyG&#10;KF0ptcNbhJtGviVJKg3WHBcqbGlbUXE9/BgFNPvId6nZL9LPfqcn59xtH91FqdGw37yDCNSHZ/i/&#10;nWsF0xn8fYk/QK5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFLwDtLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokeweight="1pt"/>
+                <v:oval id="Oval 33" o:spid="_x0000_s1028" style="position:absolute;left:4266;top:1674;width:720;height:720;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjb5qgwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE7zNVMFOO6OIKPQiMvXi7a15a8ual5LEWv3rzWGw48f3e7nuTSM6cr62rGAyTkAQF1bX&#10;XCq4nPfvcxA+IGtsLJOCB3lYrwZvS8y0vfMXdadQihjCPkMFVQhtJqUvKjLox7YljtyPdQZDhK6U&#10;2uE9hptGTpMklQZrjg0VtrStqPg93YwC+jjku9TsF+mx3+nJNXfbZ/et1GjYbz5BBOrDv/jPnWsF&#10;szg2fok/QK5eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACNvmqDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokeweight="1pt"/>
+                <v:line id="Line 34" o:spid="_x0000_s1029" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="4626,1134" to="4626,1674" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdW+vIxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8JA&#10;FIX3gv9huEI3RScpNGjqKCVQKIUuGgXt7pK5JtHMnZCZPPrvO4WCy8N5fJztfjKNGKhztWUF8SoC&#10;QVxYXXOp4Hh4W65BOI+ssbFMCn7IwX43n20x1XbkLxpyX4owwi5FBZX3bSqlKyoy6Fa2JQ7exXYG&#10;fZBdKXWHYxg3jXyKokQarDkQKmwpq6i45b0JkGtWfn9eqThtTu3HmMSP4/ncK/WwmF5fQHia/D38&#10;337XCp438Pcl/AC5+wUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdW+vIxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokeweight="1pt"/>
+                <v:line id="Line 35" o:spid="_x0000_s1030" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="4626,2394" to="4626,2934" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCDYjowQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCF6KbvQQanQVEYRS8FArqLchOybR7GzIrib++86h0OPjfS/XvavVk9pQeTYwnSSgiHNv&#10;Ky4MHH924w9QISJbrD2TgRcFWK8Gb0vMrO/4m56HWCgJ4ZChgTLGJtM65CU5DBPfEAt39a3DKLAt&#10;tG2xk3BX61mSpNphxdJQYkPbkvL74eGk5LYtLvsb5af5qfnq0ul7dz4/jBkN+80CVKQ+/ov/3J/W&#10;QCrr5Yv8AL36BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEINiOjBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokeweight="1pt"/>
+                <v:group id="Group 36" o:spid="_x0000_s1031" style="position:absolute;left:6786;top:1134;width:360;height:1800" coordorigin="7326,1134" coordsize="360,1800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDadxT8xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvgf6H5QV6S1ZbIsVkIxLa0oMUYgqlt4f7ohL3rbhbNf++GyjkOMzMN8wum00nRhpca1lBvI5A&#10;EFdWt1wr+Dq9rV5AOI+ssbNMCq7kINs/LHaYajvxkcbS1yJA2KWooPG+T6V0VUMG3dr2xME728Gg&#10;D3KopR5wCnDTyacoSqTBlsNCgz0dGqou5a9R8D7hlD/Hr2NxOR+uP6fN53cRk1KPyznfgvA0+3v4&#10;v/2hFSQx3L6EHyD3fwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDadxT8xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                  <v:rect id="Rectangle 37" o:spid="_x0000_s1032" style="position:absolute;left:7326;top:1674;width:360;height:720;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNuzfNxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeIVeRLN62OpqlFYoFiwF/1Dp7bF5Zhc3L0sSdfvtTaHQ4zAzv2Hmy8424ko+1I4VjIYZ&#10;COLS6ZqNgsP+bTABESKyxsYxKfihAMvFQ2+OhXY33tJ1F41IEA4FKqhibAspQ1mRxTB0LXHyTs5b&#10;jEl6I7XHW4LbRo6zLJcWa04LFba0qqg87y5Wwev5a/v5bCYb3+bTj3X/+5h35qjU02P3MgMRqYv/&#10;4b/2u1aQj+H3S/oBcnEHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzbs3zcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokeweight="1pt"/>
+                  <v:line id="Line 38" o:spid="_x0000_s1033" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="7506,2394" to="7506,2934" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCy3xafxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8Iw&#10;FMXfB36HcAVfxpq6QXGdUUQQhuDDVLB7uzTXttrclCTa+u2XwWCPh/Pnx5kvB9OKOznfWFYwTVIQ&#10;xKXVDVcKjofNywyED8gaW8uk4EEelovR0xxzbXv+ovs+VCKOsM9RQR1Cl0vpy5oM+sR2xNE7W2cw&#10;ROkqqR32cdy08jVNM2mw4UiosaN1TeV1fzMRcllX37sLlaf3U7fts+lzXxQ3pSbjYfUBItAQ/sN/&#10;7U+tIHuD3y/xB8jFDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCy3xafxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokeweight="1pt"/>
+                  <v:line id="Line 39" o:spid="_x0000_s1034" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="7506,1134" to="7506,1674" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9No7rxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8Iw&#10;FMXfB36HcAVfxpo6RnGdUUQQhuDDVLB7uzTXttrclCTa+u2XwWCPh/Pnx5kvB9OKOznfWFYwTVIQ&#10;xKXVDVcKjofNywyED8gaW8uk4EEelovR0xxzbXv+ovs+VCKOsM9RQR1Cl0vpy5oM+sR2xNE7W2cw&#10;ROkqqR32cdy08jVNM2mw4UiosaN1TeV1fzMRcllX37sLlaf3U7fts+lzXxQ3pSbjYfUBItAQ/sN/&#10;7U+tIHuD3y/xB8jFDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9No7rxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokeweight="1pt"/>
+                </v:group>
+                <v:line id="Line 40" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4626,1142" to="5526,1142" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFLzatxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfBf8hXKFvNWuhYlezS9EKFR+kth9w3Vw3Wzc3SxJ1269vhIKPw8ycYRZlb1txIR8axwom4wwE&#10;ceV0w7WCr8/14wxEiMgaW8ek4IcClMVwsMBcuyt/0GUfa5EgHHJUYGLscilDZchiGLuOOHlH5y3G&#10;JH0ttcdrgttWPmXZVFpsOC0Y7GhpqDrtz1bBxh+2p8lvbeSBN/6t3a1egv1W6mHUv85BROrjPfzf&#10;ftcKps9w+5J+gCz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIUvNq3EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokeweight="1pt"/>
+                <v:line id="Line 41" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="5526,1854" to="6246,1854" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASwMPjwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3F3yHcAR311QXVapRRFCuLgT/EHeH5tgWm5PS5Nb69kYQXA4z8w0znbemFA3VrrCsYNCPQBCn&#10;VhecKTgdV79jEM4jaywtk4InOZjPOj9TTLR98J6ag89EgLBLUEHufZVI6dKcDLq+rYiDd7O1QR9k&#10;nUld4yPATSmHURRLgwWHhRwrWuaU3g//RkHauMaMhpeNXNFx3V539rzNrFK9bruYgPDU+m/40/7T&#10;CuIY3l/CD5CzFwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQASwMPjwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight="1pt">
+                  <v:stroke endarrow="block"/>
+                </v:line>
+                <v:line id="Line 42" o:spid="_x0000_s1037" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4626,2934" to="6966,2934" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAasQ1BxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOIJ3NasX2q5GEX9A6UWp+gDHzXGzujlZkqhrn74pFHo5zMw3zHTe2lrcyYfKsYJBPwNB&#10;XDhdcangeNi8voEIEVlj7ZgUPCnAfNZ5mWKu3YO/6L6PpUgQDjkqMDE2uZShMGQx9F1DnLyz8xZj&#10;kr6U2uMjwW0th1k2khYrTgsGG1oaKq77m1Ww86eP6+C7NPLEO7+uP1fvwV6U6nXbxQREpDb+h//a&#10;W61gNIbfL+kHyNkPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABqxDUHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokeweight="1pt"/>
+                <v:line id="Line 43" o:spid="_x0000_s1038" style="position:absolute;visibility:visible;mso-wrap-style:square" from="6246,1134" to="6966,1134" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrLpkzwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNdSHaMcqgDiguxMcHXJs7TcfmpiQZ7czXm4Xg8nDe82Vra3EnHyrHCkbDDARx4XTF&#10;pYLL+WswBREissbaMSn4owDLRbczx1y7Bx/pfoqlSCEcclRgYmxyKUNhyGIYuoY4cd/OW4wJ+lJq&#10;j48Ubms5zrKJtFhxajDY0MpQcTv9WgU7f93fRv+lkVfe+U19WM+C/VGq32s/P0BEauNb/HJvtYJJ&#10;Gpu+pB8gF08AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAay6ZM8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokeweight="1pt"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF6B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034BE2EF" w14:textId="77777777" w:rsidR="00D12403" w:rsidRPr="00FF6B76" w:rsidRDefault="00D12403" w:rsidP="00D12403">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF6B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114D9563" w14:textId="77777777" w:rsidR="00D12403" w:rsidRPr="00FF6B76" w:rsidRDefault="00D12403" w:rsidP="00D12403">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF6B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6868B109" w14:textId="2C961A43" w:rsidR="00D12403" w:rsidRPr="00FF6B76" w:rsidRDefault="00D12403" w:rsidP="00D12403">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF6B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="00011467" w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00011467" w:rsidRPr="00011467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF6B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135C8E59" w14:textId="77777777" w:rsidR="00D12403" w:rsidRPr="00FF6B76" w:rsidRDefault="00D12403" w:rsidP="00D12403">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF6B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF6B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF6B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CDAB45" w14:textId="77777777" w:rsidR="00D12403" w:rsidRPr="00FF6B76" w:rsidRDefault="00D12403" w:rsidP="00D12403">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D306615" w14:textId="77777777" w:rsidR="00D12403" w:rsidRPr="00FF6B76" w:rsidRDefault="00D12403" w:rsidP="00D12403">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C922AC" w14:textId="77777777" w:rsidR="00D12403" w:rsidRPr="00FF6B76" w:rsidRDefault="00D12403" w:rsidP="00D12403">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434401AB" w14:textId="7DB5046A" w:rsidR="00D12403" w:rsidRPr="00BA5812" w:rsidRDefault="00D12403" w:rsidP="00D12403">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Рисунок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Схема </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>руму</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7F64D4" w14:textId="2300C727" w:rsidR="00D12403" w:rsidRPr="00D12403" w:rsidRDefault="00D12403" w:rsidP="001267B2">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFDC438" w14:textId="190B040C" w:rsidR="001121B3" w:rsidRPr="00571A78" w:rsidRDefault="001121B3" w:rsidP="001267B2">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001121B3" w:rsidRPr="00571A78" w:rsidSect="00346B6E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="566" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:val="bestFit" w:percent="161"/>
+  <w:zoom w:val="bestFit" w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00346B6E"/>
     <w:rsid w:val="00002E65"/>
     <w:rsid w:val="00006C3C"/>
+    <w:rsid w:val="00011467"/>
     <w:rsid w:val="00012E9B"/>
     <w:rsid w:val="000138C9"/>
     <w:rsid w:val="000228F4"/>
     <w:rsid w:val="00027801"/>
     <w:rsid w:val="00034FFF"/>
     <w:rsid w:val="00036CFE"/>
     <w:rsid w:val="00037829"/>
     <w:rsid w:val="000400BD"/>
     <w:rsid w:val="00042086"/>
     <w:rsid w:val="00044EBB"/>
     <w:rsid w:val="00050E79"/>
     <w:rsid w:val="00055B44"/>
     <w:rsid w:val="00062E61"/>
     <w:rsid w:val="00063DE4"/>
     <w:rsid w:val="00067C00"/>
     <w:rsid w:val="00070D9A"/>
     <w:rsid w:val="00071452"/>
     <w:rsid w:val="000737ED"/>
     <w:rsid w:val="00073B07"/>
     <w:rsid w:val="00074E0F"/>
     <w:rsid w:val="0008073F"/>
     <w:rsid w:val="00080BF7"/>
     <w:rsid w:val="000871B3"/>
     <w:rsid w:val="00090538"/>
     <w:rsid w:val="000905D1"/>
     <w:rsid w:val="000922CB"/>
     <w:rsid w:val="000B13AA"/>
     <w:rsid w:val="000B4FCB"/>
     <w:rsid w:val="000B521F"/>
     <w:rsid w:val="000C155A"/>
     <w:rsid w:val="000C3840"/>
     <w:rsid w:val="000C58F6"/>
     <w:rsid w:val="000E0681"/>
     <w:rsid w:val="000E4433"/>
     <w:rsid w:val="000E45ED"/>
     <w:rsid w:val="000E639F"/>
     <w:rsid w:val="000F1C24"/>
     <w:rsid w:val="000F5D5C"/>
     <w:rsid w:val="00102825"/>
     <w:rsid w:val="00106773"/>
     <w:rsid w:val="001106C4"/>
+    <w:rsid w:val="001121B3"/>
     <w:rsid w:val="001122E1"/>
     <w:rsid w:val="00121B66"/>
     <w:rsid w:val="0012313F"/>
+    <w:rsid w:val="001267B2"/>
     <w:rsid w:val="00132FD7"/>
     <w:rsid w:val="0013708C"/>
     <w:rsid w:val="00141D8B"/>
     <w:rsid w:val="00142827"/>
     <w:rsid w:val="00143DBD"/>
     <w:rsid w:val="001442DF"/>
     <w:rsid w:val="001603A4"/>
     <w:rsid w:val="00162788"/>
     <w:rsid w:val="00165B9E"/>
     <w:rsid w:val="00166B46"/>
     <w:rsid w:val="0018038D"/>
     <w:rsid w:val="00192CD2"/>
     <w:rsid w:val="00193395"/>
     <w:rsid w:val="00193716"/>
     <w:rsid w:val="00196EA5"/>
     <w:rsid w:val="001A2CAD"/>
     <w:rsid w:val="001A4801"/>
     <w:rsid w:val="001A4D9E"/>
     <w:rsid w:val="001A5064"/>
     <w:rsid w:val="001B0733"/>
     <w:rsid w:val="001B29BD"/>
     <w:rsid w:val="001C7822"/>
     <w:rsid w:val="001D6F86"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F385B"/>
@@ -41194,50 +44714,51 @@
     <w:rsid w:val="004D47B7"/>
     <w:rsid w:val="004D5DE5"/>
     <w:rsid w:val="004E199D"/>
     <w:rsid w:val="004E7A0D"/>
     <w:rsid w:val="004F332E"/>
     <w:rsid w:val="004F39C1"/>
     <w:rsid w:val="004F50EB"/>
     <w:rsid w:val="00500645"/>
     <w:rsid w:val="00507ACC"/>
     <w:rsid w:val="00511C81"/>
     <w:rsid w:val="00512C50"/>
     <w:rsid w:val="00514386"/>
     <w:rsid w:val="005149CC"/>
     <w:rsid w:val="00520E4B"/>
     <w:rsid w:val="005236AB"/>
     <w:rsid w:val="00532BAC"/>
     <w:rsid w:val="00536178"/>
     <w:rsid w:val="00537A28"/>
     <w:rsid w:val="00540A20"/>
     <w:rsid w:val="00540B5E"/>
     <w:rsid w:val="0054202C"/>
     <w:rsid w:val="00550B25"/>
     <w:rsid w:val="00560001"/>
     <w:rsid w:val="005668F1"/>
     <w:rsid w:val="00566CEF"/>
+    <w:rsid w:val="00571A78"/>
     <w:rsid w:val="00580DF0"/>
     <w:rsid w:val="00592BC3"/>
     <w:rsid w:val="00595A9F"/>
     <w:rsid w:val="005B36A0"/>
     <w:rsid w:val="005B615C"/>
     <w:rsid w:val="005B7A28"/>
     <w:rsid w:val="005D205D"/>
     <w:rsid w:val="005D3794"/>
     <w:rsid w:val="005E0DE5"/>
     <w:rsid w:val="005E1D71"/>
     <w:rsid w:val="005F7D3E"/>
     <w:rsid w:val="0060439E"/>
     <w:rsid w:val="006105B4"/>
     <w:rsid w:val="006127DE"/>
     <w:rsid w:val="00614720"/>
     <w:rsid w:val="00615AB2"/>
     <w:rsid w:val="006250C7"/>
     <w:rsid w:val="006270AB"/>
     <w:rsid w:val="00636AFA"/>
     <w:rsid w:val="0064264A"/>
     <w:rsid w:val="00650B94"/>
     <w:rsid w:val="00655DB3"/>
     <w:rsid w:val="00664FEA"/>
     <w:rsid w:val="00670109"/>
     <w:rsid w:val="00681188"/>
@@ -41267,50 +44788,51 @@
     <w:rsid w:val="00702AEF"/>
     <w:rsid w:val="007034B2"/>
     <w:rsid w:val="007058AC"/>
     <w:rsid w:val="00706D7E"/>
     <w:rsid w:val="0070762F"/>
     <w:rsid w:val="007078AF"/>
     <w:rsid w:val="00707F85"/>
     <w:rsid w:val="00711D9C"/>
     <w:rsid w:val="00712FC3"/>
     <w:rsid w:val="00717064"/>
     <w:rsid w:val="00721F77"/>
     <w:rsid w:val="00725EAA"/>
     <w:rsid w:val="0072727D"/>
     <w:rsid w:val="007341C6"/>
     <w:rsid w:val="00734D38"/>
     <w:rsid w:val="00741A82"/>
     <w:rsid w:val="007530D1"/>
     <w:rsid w:val="007554B2"/>
     <w:rsid w:val="007568E0"/>
     <w:rsid w:val="00763908"/>
     <w:rsid w:val="00766BB7"/>
     <w:rsid w:val="0076750B"/>
     <w:rsid w:val="007716EE"/>
     <w:rsid w:val="007761B6"/>
     <w:rsid w:val="00783C37"/>
+    <w:rsid w:val="00786C56"/>
     <w:rsid w:val="0078778C"/>
     <w:rsid w:val="00790FAA"/>
     <w:rsid w:val="007916CB"/>
     <w:rsid w:val="0079371C"/>
     <w:rsid w:val="007A0FD4"/>
     <w:rsid w:val="007D0BC1"/>
     <w:rsid w:val="007D1D24"/>
     <w:rsid w:val="007E0CE2"/>
     <w:rsid w:val="007F0A7D"/>
     <w:rsid w:val="007F273D"/>
     <w:rsid w:val="007F2767"/>
     <w:rsid w:val="007F455E"/>
     <w:rsid w:val="007F5B69"/>
     <w:rsid w:val="007F66E9"/>
     <w:rsid w:val="007F6FC7"/>
     <w:rsid w:val="00805971"/>
     <w:rsid w:val="00805CC2"/>
     <w:rsid w:val="00806B9A"/>
     <w:rsid w:val="00806EEC"/>
     <w:rsid w:val="00813EE7"/>
     <w:rsid w:val="00824EE0"/>
     <w:rsid w:val="008406DA"/>
     <w:rsid w:val="00840D78"/>
     <w:rsid w:val="00844677"/>
     <w:rsid w:val="008448E9"/>
@@ -41426,50 +44948,51 @@
     <w:rsid w:val="00BF0B65"/>
     <w:rsid w:val="00BF1E86"/>
     <w:rsid w:val="00C01750"/>
     <w:rsid w:val="00C24DFE"/>
     <w:rsid w:val="00C3017A"/>
     <w:rsid w:val="00C320D0"/>
     <w:rsid w:val="00C446A1"/>
     <w:rsid w:val="00C66C6F"/>
     <w:rsid w:val="00C70072"/>
     <w:rsid w:val="00C92C81"/>
     <w:rsid w:val="00C96ABE"/>
     <w:rsid w:val="00CA079D"/>
     <w:rsid w:val="00CA230D"/>
     <w:rsid w:val="00CA63E0"/>
     <w:rsid w:val="00CA6970"/>
     <w:rsid w:val="00CC1204"/>
     <w:rsid w:val="00CC6DD5"/>
     <w:rsid w:val="00CE1515"/>
     <w:rsid w:val="00CE37D8"/>
     <w:rsid w:val="00CE7529"/>
     <w:rsid w:val="00CF488A"/>
     <w:rsid w:val="00CF5A8B"/>
     <w:rsid w:val="00D037E1"/>
     <w:rsid w:val="00D05E88"/>
     <w:rsid w:val="00D11444"/>
+    <w:rsid w:val="00D12403"/>
     <w:rsid w:val="00D124C8"/>
     <w:rsid w:val="00D2739B"/>
     <w:rsid w:val="00D311D8"/>
     <w:rsid w:val="00D52F3E"/>
     <w:rsid w:val="00D64241"/>
     <w:rsid w:val="00D64C75"/>
     <w:rsid w:val="00D6677C"/>
     <w:rsid w:val="00D67CAE"/>
     <w:rsid w:val="00D7201D"/>
     <w:rsid w:val="00D800A0"/>
     <w:rsid w:val="00D82845"/>
     <w:rsid w:val="00D83E67"/>
     <w:rsid w:val="00D8597A"/>
     <w:rsid w:val="00D918D4"/>
     <w:rsid w:val="00D930F6"/>
     <w:rsid w:val="00D93C2C"/>
     <w:rsid w:val="00D9614B"/>
     <w:rsid w:val="00DB2961"/>
     <w:rsid w:val="00DB4CA8"/>
     <w:rsid w:val="00DB62CC"/>
     <w:rsid w:val="00DC4DB5"/>
     <w:rsid w:val="00DC5F31"/>
     <w:rsid w:val="00DD1009"/>
     <w:rsid w:val="00DD62E1"/>
     <w:rsid w:val="00DE182E"/>
@@ -42634,50 +46157,60 @@
     <w:rsid w:val="008F4D9D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="af6">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00571A78"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
     <w:div w:id="341471764">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="608046518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -42967,81 +46500,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AD755EB-CA7B-43A7-A706-FDA733DFE92F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DFC0D35-7E30-419A-8525-17D51C566F5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>11751</Characters>
+  <Pages>9</Pages>
+  <Words>2396</Words>
+  <Characters>13662</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13785</CharactersWithSpaces>
+  <CharactersWithSpaces>16026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tamara</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>